--- v0 (2026-05-09)
+++ v1 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001a0100342449e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ed83c20d0040c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2396ea486544d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a6f614b89c4a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7472acb7cd1a461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2396ea486544d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a156d0bfb744077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a6f614b89c4a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (50%) auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,281 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...229 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -617,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>