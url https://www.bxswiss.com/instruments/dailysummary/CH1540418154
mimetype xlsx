--- v1 (2026-05-29)
+++ v2 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ed83c20d0040c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e398696e618453b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0a6f614b89c4a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c1a20ba0924257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a156d0bfb744077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0a6f614b89c4a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc262c798565240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c1a20ba0924257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (50%) auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,400</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,450</x:t>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>102,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,050</x:t>
-[...296 lines deleted...]
-          <x:t>102,250</x:t>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>