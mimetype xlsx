--- v2 (2026-06-19)
+++ v3 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e398696e618453b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471bc950f18446ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c1a20ba0924257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b249b1788734992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc262c798565240d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c1a20ba0924257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff45ac1c72c4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b249b1788734992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (50%) auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,200</x:t>
-[...16 lines deleted...]
-          <x:t>102,250</x:t>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>102,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>