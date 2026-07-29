--- v3 (2026-07-09)
+++ v4 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471bc950f18446ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d64dd99567461a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b249b1788734992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd4119599bf4b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff45ac1c72c4cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b249b1788734992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b1868fb470f4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd4119599bf4b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (50%) auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,350</x:t>
-[...16 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,100</x:t>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,000</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>101,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>