--- v4 (2026-07-29)
+++ v5 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d64dd99567461a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8587d30acb4b4f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd4119599bf4b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d99092dad1487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b1868fb470f4df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd4119599bf4b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56548d9c7c4747bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d99092dad1487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (50%) auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,350</x:t>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>101,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,550</x:t>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>101,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>101,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>