--- v5 (2026-08-19)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8587d30acb4b4f1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22828d2e63bb46f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34d99092dad1487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7843bd880a8b412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56548d9c7c4747bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34d99092dad1487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe72f1f018c4cd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7843bd880a8b412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. JB Barrier Reverse Convertible (50%) auf ALPHABET INC-CL A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,250</x:t>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,900</x:t>
-[...6 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,050</x:t>
-[...318 lines deleted...]
-          <x:t>101,900</x:t>
+          <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>101,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>