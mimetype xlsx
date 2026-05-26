--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fdcc18ce3f410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59625ee374244ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2173e28e48b4d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e4fa65987c4b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rced770549c7f4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2173e28e48b4d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7249d75d99ed4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e4fa65987c4b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. JB Barrier Reverse Convertible (80%) auf Apple Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,389 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>100,400</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,400</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>101,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,750</x:t>
-[...224 lines deleted...]
-        <x:is>
           <x:t>101,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
@@ -543,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>