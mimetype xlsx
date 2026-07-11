--- v1 (2026-05-26)
+++ v2 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59625ee374244ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f67e7f13771410a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e4fa65987c4b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede2307519ff4104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7249d75d99ed4678" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e4fa65987c4b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f75beeb5b64ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede2307519ff4104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. JB Barrier Reverse Convertible (80%) auf Apple Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>100,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,950</x:t>
-[...65 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,550</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,050</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,950</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>103,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>103,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,300</x:t>
+          <x:t>103,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,550</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,650</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>104,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>