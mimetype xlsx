--- v2 (2026-07-11)
+++ v3 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f67e7f13771410a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda33a1b9f5a447de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede2307519ff4104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4892650c744f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9f75beeb5b64ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede2307519ff4104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb553762f9bea41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4892650c744f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. JB Barrier Reverse Convertible (80%) auf Apple Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,600</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,950</x:t>
-[...70 lines deleted...]
-          <x:t>103,050</x:t>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,750</x:t>
-[...124 lines deleted...]
-          <x:t>103,200</x:t>
+          <x:t>103,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,200</x:t>
-[...409 lines deleted...]
-          <x:t>103,650</x:t>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>