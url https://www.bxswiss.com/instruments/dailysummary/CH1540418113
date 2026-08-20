--- v3 (2026-07-31)
+++ v4 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda33a1b9f5a447de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff3953e86c94dd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4892650c744f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621ad4c9af84490b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb553762f9bea41fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4892650c744f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfcfb7592da4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621ad4c9af84490b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. JB Barrier Reverse Convertible (80%) auf Apple Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,550</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,450</x:t>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>102,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,450</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>103,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>