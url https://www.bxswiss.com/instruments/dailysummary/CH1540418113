--- v4 (2026-08-20)
+++ v5 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff3953e86c94dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0161da5802004984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621ad4c9af84490b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0615cc3406e24b63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfcfb7592da4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621ad4c9af84490b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4788d67195e84d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0615cc3406e24b63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. JB Barrier Reverse Convertible (80%) auf Apple Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540418113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,850</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>24.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,750</x:t>
-[...215 lines deleted...]
-          <x:t>103,450</x:t>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,250</x:t>
-[...296 lines deleted...]
-          <x:t>103,450</x:t>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>