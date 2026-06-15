--- v0 (2026-05-06)
+++ v1 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7877589c1f9545d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae24f653d50c4ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9428a4099e764503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca42d708bb048d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3571b8723f84cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9428a4099e764503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e481f83571c4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca42d708bb048d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (50%) auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,425 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>101,550</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...316 lines deleted...]
-          <x:t>102,700</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>