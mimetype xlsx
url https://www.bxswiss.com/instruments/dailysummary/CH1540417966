--- v1 (2026-06-15)
+++ v2 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae24f653d50c4ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e89dec2e15e4cec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca42d708bb048d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R542bb334f59b4ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e481f83571c4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca42d708bb048d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf557d9d103b242e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R542bb334f59b4ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (50%) auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...16 lines deleted...]
-          <x:t>102,450</x:t>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,650</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,600</x:t>
-[...16 lines deleted...]
-          <x:t>102,500</x:t>
+          <x:t>102,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>102,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,400</x:t>
-[...16 lines deleted...]
-          <x:t>102,400</x:t>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>04.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,300</x:t>
-[...16 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,050</x:t>
-[...43 lines deleted...]
-          <x:t>102,150</x:t>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,350</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>