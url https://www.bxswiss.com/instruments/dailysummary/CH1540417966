--- v2 (2026-07-05)
+++ v3 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e89dec2e15e4cec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70410b480dae4f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R542bb334f59b4ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17749f6bd2bf4648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf557d9d103b242e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R542bb334f59b4ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe56f77e12f4461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17749f6bd2bf4648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (50%) auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,850</x:t>
-[...16 lines deleted...]
-          <x:t>102,150</x:t>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>101,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,350</x:t>
-[...75 lines deleted...]
-          <x:t>101,100</x:t>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>101,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>