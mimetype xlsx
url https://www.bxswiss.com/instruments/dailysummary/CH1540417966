--- v3 (2026-07-25)
+++ v4 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70410b480dae4f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23bab57e95b4672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17749f6bd2bf4648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re870a8c43b8345fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe56f77e12f4461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17749f6bd2bf4648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e2514c3de64ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re870a8c43b8345fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (50%) auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,050</x:t>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...86 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>101,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,000</x:t>
+          <x:t>101,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>101,250</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>