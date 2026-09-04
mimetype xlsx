--- v4 (2026-08-14)
+++ v5 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23bab57e95b4672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R455bb1036b1d4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re870a8c43b8345fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311dbe8f394a452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4e2514c3de64ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re870a8c43b8345fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22eb07817aeb4ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311dbe8f394a452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.50% p.a. JB Barrier Reverse Convertible (50%) auf Amazon.com Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>