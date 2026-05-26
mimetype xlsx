--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e2ffecd2fa419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re135e913ced743d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3a108b7a4a4dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26c282d0d124e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06882001ed0a4fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3a108b7a4a4dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a95aede4504173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26c282d0d124e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.50% p.a. JB Barrier Reverse Convertible (50%) auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,425 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...48 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,850</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>100,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>101,900</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,750</x:t>
-[...75 lines deleted...]
-          <x:t>101,600</x:t>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>100,850</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>