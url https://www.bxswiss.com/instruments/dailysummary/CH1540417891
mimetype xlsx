--- v1 (2026-05-26)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re135e913ced743d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1894dec018f54c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf26c282d0d124e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1bf7ae8b6644192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2a95aede4504173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf26c282d0d124e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0aa2114d914c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1bf7ae8b6644192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.50% p.a. JB Barrier Reverse Convertible (50%) auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,500</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,050</x:t>
-[...11 lines deleted...]
-          <x:t>101,000</x:t>
+          <x:t>100,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,450</x:t>
-[...161 lines deleted...]
-          <x:t>101,200</x:t>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,900</x:t>
-[...306 lines deleted...]
-          <x:t>102,775</x:t>
+          <x:t>103,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>