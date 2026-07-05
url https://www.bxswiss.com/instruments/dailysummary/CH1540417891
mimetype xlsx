--- v2 (2026-06-15)
+++ v3 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1894dec018f54c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3351ed489b0a4a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1bf7ae8b6644192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ced2411509a49a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde0aa2114d914c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1bf7ae8b6644192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd250d95f4c94715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ced2411509a49a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.50% p.a. JB Barrier Reverse Convertible (50%) auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...92 lines deleted...]
-          <x:t>100,900</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,950</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>102,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,925</x:t>
-[...215 lines deleted...]
-          <x:t>103,025</x:t>
+          <x:t>102,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>