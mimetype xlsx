--- v3 (2026-07-05)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3351ed489b0a4a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7c4497e0e44037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ced2411509a49a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10360520c2046b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd250d95f4c94715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ced2411509a49a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06593b7c86db4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10360520c2046b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.50% p.a. JB Barrier Reverse Convertible (50%) auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,300</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,900</x:t>
-[...21 lines deleted...]
-          <x:t>102,500</x:t>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,050</x:t>
-[...129 lines deleted...]
-          <x:t>103,100</x:t>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,025</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>102,825</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>102,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>