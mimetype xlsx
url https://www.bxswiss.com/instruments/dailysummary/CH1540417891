--- v4 (2026-07-27)
+++ v5 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac7c4497e0e44037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f101a029b544904" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10360520c2046b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c584fcc6f334135"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06593b7c86db4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10360520c2046b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e141a26d544fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c584fcc6f334135" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.50% p.a. JB Barrier Reverse Convertible (50%) auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,650</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,025</x:t>
-[...6 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,650</x:t>
-[...43 lines deleted...]
-          <x:t>103,900</x:t>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,650</x:t>
-[...490 lines deleted...]
-          <x:t>102,825</x:t>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>