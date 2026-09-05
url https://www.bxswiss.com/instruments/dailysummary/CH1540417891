--- v5 (2026-08-16)
+++ v6 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f101a029b544904" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R431ada7c12954b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c584fcc6f334135"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc97291f6e9b04fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8e141a26d544fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c584fcc6f334135" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563ef8cedf76472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc97291f6e9b04fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.50% p.a. JB Barrier Reverse Convertible (50%) auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417891</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,950</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,450</x:t>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,650</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,600</x:t>
-[...286 lines deleted...]
-          <x:t>103,200</x:t>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,750</x:t>
-[...65 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,300</x:t>
-[...43 lines deleted...]
-          <x:t>104,100</x:t>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,050</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>104,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,500</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>104,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,275</x:t>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>