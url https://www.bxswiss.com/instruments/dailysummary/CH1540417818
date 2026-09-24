--- v6 (2026-09-03)
+++ v7 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dffe483d5ca4273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13575c612ec495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611efb43a1c74e2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d61afb308ac41f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d84fc5a2cf45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611efb43a1c74e2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4d371ee1c44e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d61afb308ac41f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>92,200</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,650</x:t>
-[...70 lines deleted...]
-          <x:t>94,600</x:t>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,450</x:t>
-[...506 lines deleted...]
-        <x:is>
           <x:t>87,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>