--- v7 (2026-09-24)
+++ v8 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13575c612ec495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c44220504643e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d61afb308ac41f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re068d4f8e9444734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a4d371ee1c44e21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d61afb308ac41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd906e40c46ba4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re068d4f8e9444734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>83,550</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>83,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,600</x:t>
-[...6 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,550</x:t>
-[...171 lines deleted...]
-          <x:t>85,400</x:t>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>