--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c44220504643e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724e5e8ca3e44ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re068d4f8e9444734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17938d048513486f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd906e40c46ba4270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re068d4f8e9444734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed4e931df764cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17938d048513486f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,550</x:t>
-[...43 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,050</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>80,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>