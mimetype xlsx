--- v0 (2026-05-06)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a4157be1974185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870d0371d4814e7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4d77c600284022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1acf09a91744b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0211918acf47cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4d77c600284022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51dd6f6698ef42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1acf09a91744b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,425 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>99,700</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>97,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,200</x:t>
-[...161 lines deleted...]
-          <x:t>98,200</x:t>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>