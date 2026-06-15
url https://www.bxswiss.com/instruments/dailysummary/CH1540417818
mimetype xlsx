--- v1 (2026-05-26)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870d0371d4814e7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd3fdfffa9d4978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf1acf09a91744b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519bd10434514560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51dd6f6698ef42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf1acf09a91744b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ee8d9b936f4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519bd10434514560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>95,650</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,750</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>90,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,750</x:t>
-[...11 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>91,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,600</x:t>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...19 lines deleted...]
-          <x:t>91,750</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>