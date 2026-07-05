--- v2 (2026-06-15)
+++ v3 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd3fdfffa9d4978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff65d580e55f4798" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R519bd10434514560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra013a8d25c8a44d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29ee8d9b936f4a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R519bd10434514560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c16a1e50734ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra013a8d25c8a44d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...65 lines deleted...]
-          <x:t>90,350</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,750</x:t>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>91,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>