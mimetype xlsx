--- v3 (2026-07-05)
+++ v4 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff65d580e55f4798" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72e35858d244de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra013a8d25c8a44d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3c3e94caa44a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5c16a1e50734ed0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra013a8d25c8a44d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e9cbc4e8b74b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3c3e94caa44a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,250</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>