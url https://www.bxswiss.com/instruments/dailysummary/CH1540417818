--- v4 (2026-07-25)
+++ v5 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd72e35858d244de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4efa05bf73f4fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3c3e94caa44a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4e286597de4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e9cbc4e8b74b46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3c3e94caa44a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069baa52cc844c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4e286597de4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,250</x:t>
-[...630 lines deleted...]
-          <x:t>82,950</x:t>
+          <x:t>92,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>