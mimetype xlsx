--- v5 (2026-08-14)
+++ v6 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4efa05bf73f4fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dffe483d5ca4273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4e286597de4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611efb43a1c74e2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069baa52cc844c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4e286597de4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d84fc5a2cf45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611efb43a1c74e2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.50% p.a. JB Barrier Reverse Convertible (50%) auf Rheinmetall AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1540417818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>87,700</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>92,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,650</x:t>
-[...70 lines deleted...]
-          <x:t>94,600</x:t>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,450</x:t>
-[...134 lines deleted...]
-          <x:t>92,050</x:t>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>