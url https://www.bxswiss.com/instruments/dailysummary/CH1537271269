--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1ec495d7d64b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924d221eb48e4deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd20ad9d826b34c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94de82e55bc4113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6d720f83e54c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd20ad9d826b34c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc05d3caaa94e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94de82e55bc4113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf AT&amp;T Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,364 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...65 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...151 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,415</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,385</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
@@ -523,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>