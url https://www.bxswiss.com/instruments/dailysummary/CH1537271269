--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924d221eb48e4deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707d1f51e9044109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94de82e55bc4113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868279b4ad454718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bc05d3caaa94e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94de82e55bc4113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf76e192a72294964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868279b4ad454718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf AT&amp;T Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,215</x:t>
-[...306 lines deleted...]
-          <x:t>0,225</x:t>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>