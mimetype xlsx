--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707d1f51e9044109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f162459aa4049ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868279b4ad454718"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79ebac86ee84bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf76e192a72294964" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868279b4ad454718" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7a0bc2905b49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79ebac86ee84bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf AT&amp;T Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,255</x:t>
-[...215 lines deleted...]
-          <x:t>0,205</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,175</x:t>
-[...195 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...107 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>