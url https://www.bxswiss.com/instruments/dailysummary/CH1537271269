--- v3 (2026-06-13)
+++ v4 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f162459aa4049ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4717431de7364aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re79ebac86ee84bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaab443804d9470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7a0bc2905b49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re79ebac86ee84bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6170940d5322457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaab443804d9470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf AT&amp;T Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,135</x:t>
-[...377 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>