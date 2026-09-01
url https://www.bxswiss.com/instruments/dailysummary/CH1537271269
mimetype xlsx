--- v4 (2026-07-23)
+++ v5 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4717431de7364aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8307c871e64f4725" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaab443804d9470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra55759e53e904d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6170940d5322457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaab443804d9470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79dc3621f464472" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra55759e53e904d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf AT&amp;T Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>0,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>