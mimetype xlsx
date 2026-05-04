--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bee6714bb0c4316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0daf0018cf334d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41928f7bbb96445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794056f9b8844965"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12103b4a757849d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41928f7bbb96445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra691962784074608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794056f9b8844965" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,342 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...109 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,065</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>3,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,195</x:t>
         </x:is>
       </x:c>
@@ -523,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>