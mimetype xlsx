--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0daf0018cf334d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd895633c879044e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794056f9b8844965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8aaaa672f53493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra691962784074608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794056f9b8844965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4918cb5abe5d4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8aaaa672f53493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,195</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,235</x:t>
-[...102 lines deleted...]
-          <x:t>4,335</x:t>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,235</x:t>
-[...144 lines deleted...]
-          <x:t>4,075</x:t>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>