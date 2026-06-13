--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd895633c879044e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51b0be9a3624806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8aaaa672f53493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c387ddbf0c64931"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4918cb5abe5d4db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8aaaa672f53493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd21dbc977b2740ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c387ddbf0c64931" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,235</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,325</x:t>
-[...16 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>3,605</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,575</x:t>
-[...70 lines deleted...]
-          <x:t>4,325</x:t>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,305</x:t>
-[...16 lines deleted...]
-          <x:t>4,875</x:t>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>4,715</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>