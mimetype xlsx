--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23d15dacee504155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3152a0df39804e87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2045ce6439748e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71b24ad90e245e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c498eb53ef46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2045ce6439748e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4099b701785e4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71b24ad90e245e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...114 lines deleted...]
-          <x:t>3,575</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,415</x:t>
-[...92 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,085</x:t>
-[...144 lines deleted...]
-          <x:t>4,835</x:t>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>