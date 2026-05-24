--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3152a0df39804e87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1ea735bdc94e41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71b24ad90e245e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbebe9de95df46e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4099b701785e4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71b24ad90e245e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71841688c65241be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbebe9de95df46e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,635</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,895</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,715</x:t>
-[...60 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,745</x:t>
-[...107 lines deleted...]
-          <x:t>5,375</x:t>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,275</x:t>
-[...16 lines deleted...]
-          <x:t>5,085</x:t>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,015</x:t>
-[...75 lines deleted...]
-          <x:t>4,385</x:t>
+          <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,375</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>4,515</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>