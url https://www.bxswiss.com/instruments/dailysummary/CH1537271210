--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1ea735bdc94e41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2caa7104ed146bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbebe9de95df46e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda1d6b0335444a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71841688c65241be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbebe9de95df46e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf055d99050fd4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda1d6b0335444a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Euro Stoxx 50® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537271210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>4,385</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,375</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>4,785</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>4,595</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,555</x:t>
-[...58 lines deleted...]
-          <x:t>5,395</x:t>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>