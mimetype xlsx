--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3ef777cbb84e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd459fb433c341d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceeac3bb636e49bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabee994a44394e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca20171b4b64f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceeac3bb636e49bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36bfc3dc228e4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabee994a44394e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,305 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...227 lines deleted...]
-          <x:t>1,435</x:t>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,410</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
@@ -523,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>