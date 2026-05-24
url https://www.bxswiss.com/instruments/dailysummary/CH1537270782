--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd459fb433c341d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e608550842c4962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabee994a44394e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e78e9771e94ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36bfc3dc228e4885" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabee994a44394e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609cdb788c7e46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e78e9771e94ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,345</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,315</x:t>
-[...38 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,755</x:t>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,580</x:t>
-[...38 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,565</x:t>
-[...38 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...53 lines deleted...]
-          <x:t>1,775</x:t>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,720</x:t>
-[...11 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
-[...247 lines deleted...]
-          <x:t>1,740</x:t>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>