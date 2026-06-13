--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e608550842c4962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd01bcdeac9634730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e78e9771e94ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b67c7690d49473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R609cdb788c7e46b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e78e9771e94ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c1309adbb4849f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b67c7690d49473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Allianz SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270782</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,895</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,780</x:t>
-[...254 lines deleted...]
-          <x:t>1,815</x:t>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,705</x:t>
-[...178 lines deleted...]
-          <x:t>1,685</x:t>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
-[...112 lines deleted...]
-          <x:t>1,950</x:t>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>