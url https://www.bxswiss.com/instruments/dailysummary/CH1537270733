--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9798469476f44c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8b0ea572ac4f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66ba16f4f0db4ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re55dfe7287df4928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7110a3d2a03b479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66ba16f4f0db4ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379ec5b7c93a47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re55dfe7287df4928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...55 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,025</x:t>
+          <x:t>1,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,295</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,180</x:t>
-[...43 lines deleted...]
-          <x:t>1,065</x:t>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,020</x:t>
-[...11 lines deleted...]
-          <x:t>0,965</x:t>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,865</x:t>
-[...156 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,220</x:t>
-[...26 lines deleted...]
-          <x:t>1,400</x:t>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>