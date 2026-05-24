--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d8b0ea572ac4f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1387cd220dfd4267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re55dfe7287df4928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e1ce2cb2f341fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379ec5b7c93a47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re55dfe7287df4928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a8cfe3c85b42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e1ce2cb2f341fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,085</x:t>
-[...21 lines deleted...]
-          <x:t>0,925</x:t>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,835</x:t>
-[...16 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,055</x:t>
-[...227 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,265</x:t>
-[...21 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,155</x:t>
-[...166 lines deleted...]
-          <x:t>1,100</x:t>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>