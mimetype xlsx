--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1387cd220dfd4267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c74f6a986624f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e1ce2cb2f341fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc90c66f308b4c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a8cfe3c85b42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e1ce2cb2f341fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ad64b195c54316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc90c66f308b4c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,215</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,155</x:t>
-[...497 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>1,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,535</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>