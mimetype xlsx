--- v3 (2026-06-13)
+++ v4 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c74f6a986624f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fe2ef810474963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc90c66f308b4c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98df86071e8445ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72ad64b195c54316" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc90c66f308b4c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85203f427db74aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98df86071e8445ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,875</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,850</x:t>
-[...33 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,965</x:t>
-[...97 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,035</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>