--- v4 (2026-07-03)
+++ v5 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9fe2ef810474963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992a70303ae544b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98df86071e8445ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e5085845bc4d61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85203f427db74aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98df86071e8445ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501db61f2cd147df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e5085845bc4d61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,235</x:t>
-[...75 lines deleted...]
-          <x:t>2,485</x:t>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,355</x:t>
-[...11 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,835</x:t>
-[...305 lines deleted...]
-        <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>2,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>