--- v5 (2026-07-23)
+++ v6 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992a70303ae544b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32b9fefdf3e47f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e5085845bc4d61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra35cf9320f7d45c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501db61f2cd147df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e5085845bc4d61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a803d16065d4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra35cf9320f7d45c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,935</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,660</x:t>
-[...178 lines deleted...]
-          <x:t>3,065</x:t>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,700</x:t>
-[...70 lines deleted...]
-          <x:t>2,765</x:t>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,430</x:t>
-[...296 lines deleted...]
-          <x:t>2,670</x:t>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>