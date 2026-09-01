--- v6 (2026-08-12)
+++ v7 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32b9fefdf3e47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5dd680417754759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra35cf9320f7d45c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797ede2bd63349b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a803d16065d4d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra35cf9320f7d45c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe9349102a2492d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797ede2bd63349b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,595</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,540</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>2,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,775</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
-[...31 lines deleted...]
-          <x:t>1,915</x:t>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,675</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,525</x:t>
-[...53 lines deleted...]
-          <x:t>1,845</x:t>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,945</x:t>
-[...171 lines deleted...]
-          <x:t>2,390</x:t>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>