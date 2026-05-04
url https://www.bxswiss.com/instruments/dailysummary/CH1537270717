--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89c10d8cdda0430f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac7d8e3b5ce4fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R790b16e96ff6424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5183e684b743c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2841f94e33441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R790b16e96ff6424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b2439785c24455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5183e684b743c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...55 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,475</x:t>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,430</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...235 lines deleted...]
-          <x:t>1,670</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>