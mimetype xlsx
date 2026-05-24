--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac7d8e3b5ce4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a3a32aba4a94a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e5183e684b743c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cf1c6c94054ff0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b2439785c24455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e5183e684b743c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698a09f66a804755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cf1c6c94054ff0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,205</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,425</x:t>
-[...43 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
-[...75 lines deleted...]
-          <x:t>1,615</x:t>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,395</x:t>
-[...301 lines deleted...]
-          <x:t>1,390</x:t>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>