--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a3a32aba4a94a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91841cb6c4954942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cf1c6c94054ff0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b5ebd8cc8b4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698a09f66a804755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cf1c6c94054ff0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84db7805aa874152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b5ebd8cc8b4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,455</x:t>
-[...21 lines deleted...]
-          <x:t>1,775</x:t>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,650</x:t>
-[...60 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,745</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>1,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>