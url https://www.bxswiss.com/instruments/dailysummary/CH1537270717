--- v3 (2026-06-13)
+++ v4 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91841cb6c4954942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5824abb8694c08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b5ebd8cc8b4b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05bee193f1354f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84db7805aa874152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b5ebd8cc8b4b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60330a8cd83b4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05bee193f1354f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,985</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,975</x:t>
-[...146 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,145</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>