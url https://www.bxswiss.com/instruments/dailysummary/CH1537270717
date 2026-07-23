--- v4 (2026-07-03)
+++ v5 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f5824abb8694c08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00aa9c457fdd4202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05bee193f1354f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268ed51557854843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60330a8cd83b4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05bee193f1354f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada1c1b4f519497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268ed51557854843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>2,345</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,275</x:t>
-[...16 lines deleted...]
-          <x:t>2,815</x:t>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,775</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,695</x:t>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,110</x:t>
-[...205 lines deleted...]
-          <x:t>3,255</x:t>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,980</x:t>
-[...188 lines deleted...]
-          <x:t>3,110</x:t>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>