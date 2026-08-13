--- v5 (2026-07-23)
+++ v6 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00aa9c457fdd4202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581dbd42ba274379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268ed51557854843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432ba06b34a04561"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada1c1b4f519497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268ed51557854843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e99661981c4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432ba06b34a04561" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,255</x:t>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,980</x:t>
-[...16 lines deleted...]
-          <x:t>3,105</x:t>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,145</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,035</x:t>
-[...399 lines deleted...]
-          <x:t>2,675</x:t>
+          <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,830</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>3,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>