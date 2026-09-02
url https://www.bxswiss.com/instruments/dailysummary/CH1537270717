--- v6 (2026-08-13)
+++ v7 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581dbd42ba274379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6946ee169e684854" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432ba06b34a04561"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea6e82c2f19b4b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e99661981c4a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432ba06b34a04561" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60f8d1f9d6fb4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea6e82c2f19b4b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf ASML Holding NV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,015</x:t>
-[...16 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,045</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>3,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,125</x:t>
-[...43 lines deleted...]
-          <x:t>2,965</x:t>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,830</x:t>
-[...168 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,375</x:t>
-[...31 lines deleted...]
-          <x:t>1,975</x:t>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,050</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...262 lines deleted...]
-          <x:t>2,830</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>