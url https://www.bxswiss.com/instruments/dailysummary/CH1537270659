--- v0 (2026-04-13)
+++ v1 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5d1279c42f4c02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e96797807394f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd7831a4deee49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d6898313be4f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b5ef1877d0348de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd7831a4deee49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1b664d04fe43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d6898313be4f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,315 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...55 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,245</x:t>
+          <x:t>1,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,200</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>1,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,125</x:t>
         </x:is>
       </x:c>
@@ -523,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>