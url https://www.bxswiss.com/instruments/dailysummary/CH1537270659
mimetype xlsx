--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e96797807394f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f912e6aae7643a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0d6898313be4f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d2460dbb80498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1b664d04fe43e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0d6898313be4f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1caf8c9f1ad142df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d2460dbb80498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,615</x:t>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,500</x:t>
-[...102 lines deleted...]
-          <x:t>1,555</x:t>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,665</x:t>
-[...70 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,875</x:t>
-[...4 lines deleted...]
-          <x:t>1,755</x:t>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,810</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...208 lines deleted...]
-          <x:t>1,650</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>