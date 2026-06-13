--- v2 (2026-05-24)
+++ v3 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f912e6aae7643a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaceab2504af4980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d2460dbb80498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d1437dd60b4f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1caf8c9f1ad142df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d2460dbb80498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af403cffa324167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d1437dd60b4f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>1,655</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>1,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,840</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,845</x:t>
-[...4 lines deleted...]
-          <x:t>1,940</x:t>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>