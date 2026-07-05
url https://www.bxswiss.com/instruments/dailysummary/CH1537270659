--- v3 (2026-06-13)
+++ v4 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaceab2504af4980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f640fe3b174a89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d1437dd60b4f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3920a14d50414799"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af403cffa324167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d1437dd60b4f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cdcbca12594ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3920a14d50414799" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,775</x:t>
-[...16 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,835</x:t>
-[...75 lines deleted...]
-          <x:t>1,765</x:t>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,725</x:t>
-[...53 lines deleted...]
-          <x:t>1,715</x:t>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,960</x:t>
-        </x:is>
-[...430 lines deleted...]
-          <x:t>1,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>