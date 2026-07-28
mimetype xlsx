--- v4 (2026-07-05)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f640fe3b174a89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcbc9ca1b0c48cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3920a14d50414799"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e1342112a24200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29cdcbca12594ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3920a14d50414799" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692477867f194665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e1342112a24200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,930</x:t>
-[...6 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,005</x:t>
-[...31 lines deleted...]
-          <x:t>1,805</x:t>
+          <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,850</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>1,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>