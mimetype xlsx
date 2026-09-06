--- v5 (2026-07-28)
+++ v6 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcbc9ca1b0c48cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0be94be926b84b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1e1342112a24200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04fbf5afc48148fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R692477867f194665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1e1342112a24200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf150fba422f747a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04fbf5afc48148fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Commerzbank AG</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1537270659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,905</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>2,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...235 lines deleted...]
-          <x:t>1,850</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>