--- v3 (2026-08-30)
+++ v4 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ec26caf87f4ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6be252598f4f6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red64b6c7672d4795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964e39e34b114c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043f6cba854b4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red64b6c7672d4795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ed6b5cd30541a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964e39e34b114c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Novo Nordisk A/S, Regeneron Pharmaceuticals Inc, BioNTech SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1529075017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>