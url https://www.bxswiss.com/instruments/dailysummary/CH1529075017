--- v4 (2026-09-20)
+++ v5 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6be252598f4f6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09720fd5b12543a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R964e39e34b114c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3116740c21470f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53ed6b5cd30541a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R964e39e34b114c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dda4bec01fd4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3116740c21470f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Novo Nordisk A/S, Regeneron Pharmaceuticals Inc, BioNTech SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1529075017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>100,397</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>07.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,609</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>100,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>