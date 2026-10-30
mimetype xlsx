--- v5 (2026-10-10)
+++ v6 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09720fd5b12543a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb7f252dcad944d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3116740c21470f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e1c6348c384ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dda4bec01fd4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3116740c21470f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1283f5a0b047c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e1c6348c384ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Novo Nordisk A/S, Regeneron Pharmaceuticals Inc, BioNTech SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1529075017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>