--- v0 (2026-06-10)
+++ v1 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19bc399be7e413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ce69fac7e94d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c5051d5d3541b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccdbfed1b1d415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcc8f2d90c224270" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c5051d5d3541b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e582068f914e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccdbfed1b1d415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Novo Nordisk A/S, Regeneron Pharmaceuticals Inc, BioNTech SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1529075017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,606</x:t>
-[...360 lines deleted...]
-          <x:t>87,184</x:t>
+          <x:t>92,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>