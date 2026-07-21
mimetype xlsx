--- v1 (2026-06-30)
+++ v2 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47ce69fac7e94d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6994f2cc67c247d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccdbfed1b1d415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2bb60b787c4166"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e582068f914e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccdbfed1b1d415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd943afe68e094351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2bb60b787c4166" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Novo Nordisk A/S, Regeneron Pharmaceuticals Inc, BioNTech SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1529075017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>