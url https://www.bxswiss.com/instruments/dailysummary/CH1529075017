--- v2 (2026-07-21)
+++ v3 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6994f2cc67c247d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ec26caf87f4ebb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d2bb60b787c4166"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red64b6c7672d4795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd943afe68e094351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d2bb60b787c4166" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R043f6cba854b4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red64b6c7672d4795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JB Multi Barrier Reverse Convertible mit bedingtem Coupon auf Novo Nordisk A/S, Regeneron Pharmaceuticals Inc, BioNTech SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1529075017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>101,531</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,250</x:t>
-[...242 lines deleted...]
-          <x:t>102,863</x:t>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>