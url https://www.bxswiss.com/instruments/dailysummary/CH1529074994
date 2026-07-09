--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9a6bb62ea24174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87d03bd3b3c4405" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc081b72e1ac2408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a2f8289fd5424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe94ad93d8594aa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc081b72e1ac2408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6068b7d0a1c54c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a2f8289fd5424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.01% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Engie SA, Siemens Energy AG, Schneider Electric SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1529074994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,248 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...196 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -584,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>