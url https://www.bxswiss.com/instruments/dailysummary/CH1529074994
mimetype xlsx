--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87d03bd3b3c4405" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edb31dcd1144294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a2f8289fd5424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0bccbfa6cc648bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6068b7d0a1c54c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a2f8289fd5424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadc947d68434313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0bccbfa6cc648bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.01% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Engie SA, Siemens Energy AG, Schneider Electric SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1529074994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>