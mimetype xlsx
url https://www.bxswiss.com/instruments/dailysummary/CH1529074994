--- v2 (2026-07-29)
+++ v3 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4edb31dcd1144294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c97f1b438d34861" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0bccbfa6cc648bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed87bc4e4374fcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadc947d68434313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0bccbfa6cc648bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee90c1e48394197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed87bc4e4374fcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.01% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Engie SA, Siemens Energy AG, Schneider Electric SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1529074994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>98,142</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>98,142</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>98,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,875</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>95,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,775</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>92,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>