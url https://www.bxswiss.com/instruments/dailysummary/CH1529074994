--- v3 (2026-08-18)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c97f1b438d34861" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93acf93ef4c4d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed87bc4e4374fcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de2938520f946be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee90c1e48394197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed87bc4e4374fcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2a237275c64c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de2938520f946be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.01% p.a. JB Callable Multi Barrier Reverse Convertible (50%) auf Engie SA, Siemens Energy AG, Schneider Electric SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1529074994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,375</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>95,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,125</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>97,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,425</x:t>
-[...146 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,625</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>96,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>