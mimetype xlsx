--- v0 (2026-02-21)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b32e9c2e784929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689b75d443734feb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dab5e6fc8f64a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ba64b51cd77413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e244a379a94b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dab5e6fc8f64a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87532d891b8b4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ba64b51cd77413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1526352096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,273 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...139 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,615</x:t>
-[...90 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>