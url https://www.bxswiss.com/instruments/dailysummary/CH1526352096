--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689b75d443734feb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5c82dba28a49ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ba64b51cd77413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1ed0ce70c349a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87532d891b8b4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ba64b51cd77413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba2435238f343b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1ed0ce70c349a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1526352096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,735</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...16 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,575</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...38 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,445</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,345</x:t>
-[...43 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>0,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>