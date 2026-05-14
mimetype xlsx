--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e5c82dba28a49ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688bd45e63774b23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d1ed0ce70c349a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e4691ce84e43dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdba2435238f343b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d1ed0ce70c349a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea52a5e228f3417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e4691ce84e43dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1526352096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,405</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,340</x:t>
-[...566 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>