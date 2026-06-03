--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688bd45e63774b23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004ef4c7faa94e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e4691ce84e43dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4fa0165a494249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea52a5e228f3417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e4691ce84e43dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b3fc47d98042fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4fa0165a494249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1526352096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,401 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>