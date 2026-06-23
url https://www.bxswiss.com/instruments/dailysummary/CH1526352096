--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004ef4c7faa94e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061f6cc37d9243f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4fa0165a494249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc468abbef1a04a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b3fc47d98042fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4fa0165a494249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c86f944129e4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc468abbef1a04a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrants auf Alcon Inc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1526352096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,591 +149,564 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,025</x:t>
-[...178 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>