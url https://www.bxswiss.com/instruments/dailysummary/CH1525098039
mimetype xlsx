--- v6 (2026-09-16)
+++ v7 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44800b1ab4f8462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3c9b183fed422e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec952459400e44c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800a9cbead064666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R991c0afb7667463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec952459400e44c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b58370e7bbd43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800a9cbead064666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...359 lines deleted...]
-          <x:t>98,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,080</x:t>
-[...166 lines deleted...]
-          <x:t>97,120</x:t>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>