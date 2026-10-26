--- v7 (2026-10-06)
+++ v8 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3c9b183fed422e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R750a3b463f984184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800a9cbead064666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R219b3d7e1f3f4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b58370e7bbd43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800a9cbead064666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf032ea668df84b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R219b3d7e1f3f4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>