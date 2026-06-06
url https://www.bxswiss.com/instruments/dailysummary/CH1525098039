--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R474bf0507bbe4a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5accb08006f3477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92aff2307c734ad5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b830d632464bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58037eff0f94031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92aff2307c734ad5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5b57e9b0b04228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b830d632464bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...48 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>99,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>97,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,230</x:t>
-[...114 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,550</x:t>
-[...117 lines deleted...]
-          <x:t>98,510</x:t>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>