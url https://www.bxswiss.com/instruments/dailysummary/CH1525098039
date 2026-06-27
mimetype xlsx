--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5accb08006f3477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a93463f2c23446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b830d632464bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R968b7aeca15e4826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab5b57e9b0b04228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b830d632464bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0281f821c84a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R968b7aeca15e4826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>97,690</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>98,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>98,030</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>98,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,610</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>97,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,790</x:t>
-[...31 lines deleted...]
-          <x:t>96,990</x:t>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>