--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a93463f2c23446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf331e2292a6e411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R968b7aeca15e4826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d84bda61d54828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0281f821c84a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R968b7aeca15e4826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2b0bfcc8554797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d84bda61d54828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,790</x:t>
-[...16 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...453 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,470</x:t>
-[...139 lines deleted...]
-          <x:t>95,480</x:t>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>