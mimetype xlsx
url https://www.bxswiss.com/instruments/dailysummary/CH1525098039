--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf331e2292a6e411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c966e180b6547e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d84bda61d54828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd136489c5b04a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2b0bfcc8554797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d84bda61d54828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd744bcd425bb4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd136489c5b04a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>98,740</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>99,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>