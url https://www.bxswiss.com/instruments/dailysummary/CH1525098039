--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c966e180b6547e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81298b5e5b304d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd136489c5b04a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd6f99646034beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd744bcd425bb4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd136489c5b04a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf40ce669b84296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd6f99646034beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>100,500</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,240</x:t>
-[...118 lines deleted...]
-        <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,510</x:t>
-[...43 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,500</x:t>
-[...80 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,430</x:t>
-[...107 lines deleted...]
-          <x:t>99,130</x:t>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>