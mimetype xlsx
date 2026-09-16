--- v5 (2026-08-26)
+++ v6 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81298b5e5b304d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44800b1ab4f8462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd6f99646034beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec952459400e44c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bf40ce669b84296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd6f99646034beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R991c0afb7667463f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec952459400e44c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on Swissquote</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,500</x:t>
-[...80 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>98,040</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,190</x:t>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>98,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,440</x:t>
-[...404 lines deleted...]
-          <x:t>98,780</x:t>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>