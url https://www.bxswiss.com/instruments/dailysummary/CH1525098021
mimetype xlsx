--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7636d0bb29644b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcacfdef0423f4a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6e77bc667814f79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd2d0d8459c45a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7ea45483a346e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6e77bc667814f79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4d8ff9b65b401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd2d0d8459c45a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on OC Oerlikon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>102,520</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,960</x:t>
-[...70 lines deleted...]
-          <x:t>103,375</x:t>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,265</x:t>
-[...6 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,475</x:t>
-[...4 lines deleted...]
-          <x:t>103,070</x:t>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>102,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>