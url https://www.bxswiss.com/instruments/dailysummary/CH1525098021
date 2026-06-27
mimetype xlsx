--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcacfdef0423f4a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754d3096195d4c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd2d0d8459c45a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1851b0ffa9ad4d39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd4d8ff9b65b401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd2d0d8459c45a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b04369464c45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1851b0ffa9ad4d39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on OC Oerlikon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,155</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,475</x:t>
-[...355 lines deleted...]
-          <x:t>103,435</x:t>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>103,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>