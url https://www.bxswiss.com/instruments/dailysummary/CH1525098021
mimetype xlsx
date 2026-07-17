--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R754d3096195d4c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47666d78afbf4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1851b0ffa9ad4d39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb8e173c93e4f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01b04369464c45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1851b0ffa9ad4d39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5327520ac35c4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb8e173c93e4f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on OC Oerlikon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>102,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,100</x:t>
-        </x:is>
-[...619 lines deleted...]
-          <x:t>103,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>