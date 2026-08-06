--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47666d78afbf4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1fe996d7ab4d6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radb8e173c93e4f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3badf9d2977d4fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5327520ac35c4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radb8e173c93e4f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdbf865e3f9462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3badf9d2977d4fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on OC Oerlikon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>103,525</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,465</x:t>
-[...502 lines deleted...]
-          <x:t>102,770</x:t>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,470</x:t>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>103,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>