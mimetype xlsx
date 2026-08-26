--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1fe996d7ab4d6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0175164946443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3badf9d2977d4fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31134bdc927e4233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdbf865e3f9462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3badf9d2977d4fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94875798c2954e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31134bdc927e4233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on OC Oerlikon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>