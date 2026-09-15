--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c0175164946443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R770b8142c28b4284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31134bdc927e4233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R461f5ee676b34c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94875798c2954e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31134bdc927e4233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bf2df294cc4d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R461f5ee676b34c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.60% p.a. Barrier Reverse Convertible on OC Oerlikon</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>101,875</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,625</x:t>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>102,000</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...16 lines deleted...]
-          <x:t>102,080</x:t>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,980</x:t>
-[...16 lines deleted...]
-          <x:t>102,050</x:t>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,930</x:t>
-[...43 lines deleted...]
-          <x:t>102,080</x:t>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,080</x:t>
-[...119 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>102,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>102,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>