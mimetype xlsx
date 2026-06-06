--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3860537a4ce44572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6bc6b22de424834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf0c5ef91a544c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cd5c761bb3473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e28d86a23444b82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf0c5ef91a544c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ece5ac5950493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cd5c761bb3473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...75 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,400</x:t>
-[...333 lines deleted...]
-          <x:t>98,930</x:t>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>