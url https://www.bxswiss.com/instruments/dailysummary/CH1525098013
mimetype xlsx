--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6bc6b22de424834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d3e0426eb3495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2cd5c761bb3473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6f6ec5ddd74842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ece5ac5950493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2cd5c761bb3473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac8b39ebb594a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6f6ec5ddd74842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,360</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>