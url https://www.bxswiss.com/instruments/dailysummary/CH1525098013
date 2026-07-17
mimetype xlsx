--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d3e0426eb3495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7e1742fdfb4632" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6f6ec5ddd74842"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0644cb8a4ca14c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ac8b39ebb594a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6f6ec5ddd74842" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab32a65a8be48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0644cb8a4ca14c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,615</x:t>
-[...21 lines deleted...]
-          <x:t>101,505</x:t>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,285</x:t>
-[...16 lines deleted...]
-          <x:t>101,605</x:t>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,475</x:t>
-[...70 lines deleted...]
-          <x:t>101,950</x:t>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,845</x:t>
-[...328 lines deleted...]
-          <x:t>102,580</x:t>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>