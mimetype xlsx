--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7e1742fdfb4632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28095d929a4841b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0644cb8a4ca14c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392a7a35e566479b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab32a65a8be48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0644cb8a4ca14c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e60654a6a94917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392a7a35e566479b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>100,360</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,605</x:t>
-[...522 lines deleted...]
-          <x:t>103,425</x:t>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>