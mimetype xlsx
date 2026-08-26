--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28095d929a4841b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f70d722f7be4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R392a7a35e566479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954582f212a04663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e60654a6a94917" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R392a7a35e566479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a845e21bf81413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954582f212a04663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,085</x:t>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>100,995</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,865</x:t>
-[...43 lines deleted...]
-          <x:t>101,275</x:t>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,825</x:t>
-[...107 lines deleted...]
-          <x:t>100,785</x:t>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>