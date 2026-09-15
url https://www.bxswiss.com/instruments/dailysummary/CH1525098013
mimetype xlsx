--- v5 (2026-08-26)
+++ v6 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f70d722f7be4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fe772e2fa1544d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R954582f212a04663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d82cee722fb4732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a845e21bf81413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R954582f212a04663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e6027a4e2346ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d82cee722fb4732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Kühne + Nagel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>101,735</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,635</x:t>
-[...151 lines deleted...]
-          <x:t>102,080</x:t>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>102,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>102,190</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>102,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>