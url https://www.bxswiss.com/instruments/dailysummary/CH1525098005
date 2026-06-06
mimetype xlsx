--- v0 (2026-05-17)
+++ v1 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5449cd487d402b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f29298d8dd4ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd20ad85fe064a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0795801622834b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b1d1b2a70574766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd20ad85fe064a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc394034df24a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0795801622834b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,452 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...75 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,070</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>99,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,530</x:t>
-[...70 lines deleted...]
-          <x:t>100,210</x:t>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,440</x:t>
-[...188 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>