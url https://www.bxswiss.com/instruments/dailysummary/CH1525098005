--- v1 (2026-06-06)
+++ v2 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f29298d8dd4ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062786fb4eaf429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0795801622834b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c79c965fd9433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc394034df24a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0795801622834b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14fa7e678e34478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c79c965fd9433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,210</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,440</x:t>
-[...38 lines deleted...]
-          <x:t>99,800</x:t>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,330</x:t>
-[...215 lines deleted...]
-          <x:t>97,410</x:t>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>98,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>