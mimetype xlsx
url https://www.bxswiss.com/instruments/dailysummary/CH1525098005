--- v2 (2026-06-27)
+++ v3 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062786fb4eaf429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8cbebe10d24443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5c79c965fd9433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R968b69eb1eda4f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14fa7e678e34478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5c79c965fd9433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e02e2ae6a340f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R968b69eb1eda4f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>98,710</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,630</x:t>
-[...16 lines deleted...]
-          <x:t>98,700</x:t>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,270</x:t>
-[...70 lines deleted...]
-          <x:t>99,430</x:t>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>99,750</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,520</x:t>
-[...166 lines deleted...]
-          <x:t>98,780</x:t>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>