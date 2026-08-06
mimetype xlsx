--- v3 (2026-07-17)
+++ v4 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8cbebe10d24443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfac9c860fa4092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R968b69eb1eda4f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ee2263cd7a47d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e02e2ae6a340f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R968b69eb1eda4f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b43eb4652540dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ee2263cd7a47d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>99,330</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>99,750</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,070</x:t>
-[...60 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,640</x:t>
-[...31 lines deleted...]
-          <x:t>97,900</x:t>
+          <x:t>99,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,570</x:t>
-[...198 lines deleted...]
-          <x:t>101,485</x:t>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>