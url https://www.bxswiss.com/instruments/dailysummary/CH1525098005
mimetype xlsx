--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbfac9c860fa4092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fd471bfc5de47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ee2263cd7a47d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426313b0f0944d09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28b43eb4652540dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ee2263cd7a47d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37287b1e8a54bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426313b0f0944d09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525098005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>100,360</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...70 lines deleted...]
-          <x:t>99,770</x:t>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,770</x:t>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,200</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,770</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>99,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>