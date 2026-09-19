--- v3 (2026-08-30)
+++ v4 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63914fcca0724e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8854cb26a0ee4efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c911cd85c441b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25bf93449d4043a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3b54b31d8d4560" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c911cd85c441b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c459e304a343fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25bf93449d4043a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,075</x:t>
-[...4 lines deleted...]
-          <x:t>99,920</x:t>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>97,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>