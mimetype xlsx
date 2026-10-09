--- v4 (2026-09-19)
+++ v5 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8854cb26a0ee4efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re530f801df724e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25bf93449d4043a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34dee999bb78486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c459e304a343fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25bf93449d4043a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4ab6530c67e43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34dee999bb78486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.00% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,495</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>