--- v4 (2026-08-30)
+++ v5 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29f672b622b4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0959106817814f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R102990a5308d4b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360fb2be74584a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca766d24d4440b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R102990a5308d4b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf347ebaffcca494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360fb2be74584a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,500</x:t>
-[...517 lines deleted...]
-          <x:t>97,770</x:t>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>