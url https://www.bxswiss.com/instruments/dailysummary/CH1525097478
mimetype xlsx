--- v5 (2026-09-19)
+++ v6 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0959106817814f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86277cf1ae5749e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R360fb2be74584a0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R880868ed3eb4420c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf347ebaffcca494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R360fb2be74584a0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af6d8bf6eb241a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R880868ed3eb4420c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>100,010</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>