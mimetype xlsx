--- v0 (2026-05-20)
+++ v1 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc527610048474cdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e3613c9fda4045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raab7b8e5e7e34571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c00b8e9d5c47a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea72ecae84340bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raab7b8e5e7e34571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077e6b74911e400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c00b8e9d5c47a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,308 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...256 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -617,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>