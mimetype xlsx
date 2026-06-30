--- v1 (2026-06-10)
+++ v2 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e3613c9fda4045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22a684704e04b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c00b8e9d5c47a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5965bbf9ae7e4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077e6b74911e400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c00b8e9d5c47a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ab3b69a26e4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5965bbf9ae7e4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,395</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,245</x:t>
-[...53 lines deleted...]
-          <x:t>104,520</x:t>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>105,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>106,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,055</x:t>
-[...328 lines deleted...]
-          <x:t>105,490</x:t>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>