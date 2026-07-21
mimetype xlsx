--- v2 (2026-06-30)
+++ v3 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22a684704e04b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re861519368ce42a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5965bbf9ae7e4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0398b45053af4f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ab3b69a26e4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5965bbf9ae7e4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06df899e1d7748c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0398b45053af4f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>106,105</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,765</x:t>
-[...48 lines deleted...]
-          <x:t>106,205</x:t>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,500</x:t>
-[...308 lines deleted...]
-          <x:t>104,930</x:t>
+          <x:t>104,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,675</x:t>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,370</x:t>
-[...134 lines deleted...]
-          <x:t>107,020</x:t>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>