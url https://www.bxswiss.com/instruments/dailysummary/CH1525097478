--- v3 (2026-07-21)
+++ v4 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re861519368ce42a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29f672b622b4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0398b45053af4f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R102990a5308d4b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06df899e1d7748c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0398b45053af4f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ca766d24d4440b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R102990a5308d4b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on KKR</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>104,820</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>