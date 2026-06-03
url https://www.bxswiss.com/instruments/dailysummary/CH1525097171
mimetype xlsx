--- v0 (2026-05-14)
+++ v1 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfffb53361de439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e70d62caef4fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4317791337428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723598ead2b64846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b28064ada5f4e43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4317791337428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93f46da9f80430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723598ead2b64846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,302 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...77 lines deleted...]
-          <x:t>99,020</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -557,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>