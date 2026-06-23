--- v1 (2026-06-03)
+++ v2 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e70d62caef4fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3907bf6fca465f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723598ead2b64846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d828041524d41dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93f46da9f80430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723598ead2b64846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4640ff8eeaf41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d828041524d41dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>100,240</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,240</x:t>
-[...16 lines deleted...]
-          <x:t>101,265</x:t>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...193 lines deleted...]
-          <x:t>102,510</x:t>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>