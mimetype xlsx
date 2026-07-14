--- v2 (2026-06-23)
+++ v3 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3907bf6fca465f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f20f921c8004239" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d828041524d41dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bd8d060f84465d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4640ff8eeaf41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d828041524d41dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c40033a1d64f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bd8d060f84465d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,695</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,200</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>101,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,890</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...505 lines deleted...]
-          <x:t>103,225</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>