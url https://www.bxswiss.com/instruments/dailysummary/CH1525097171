--- v3 (2026-07-14)
+++ v4 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f20f921c8004239" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be333866ff54a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bd8d060f84465d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9e1aedc53e44ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4c40033a1d64f0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bd8d060f84465d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fdbb87025984eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9e1aedc53e44ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,820</x:t>
-[...16 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>101,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>