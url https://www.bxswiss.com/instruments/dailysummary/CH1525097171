--- v4 (2026-08-03)
+++ v5 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be333866ff54a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86adbf78d5854463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9e1aedc53e44ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf037bb64f4284731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fdbb87025984eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9e1aedc53e44ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R652289ee3a024f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf037bb64f4284731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>101,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,715</x:t>
-[...409 lines deleted...]
-          <x:t>99,805</x:t>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>