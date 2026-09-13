--- v5 (2026-08-23)
+++ v6 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86adbf78d5854463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6357330a4124fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf037bb64f4284731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R197fc42067844443"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R652289ee3a024f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf037bb64f4284731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0dde5db4f13470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R197fc42067844443" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.60% p.a. Barrier Reverse Convertible on ASML</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>