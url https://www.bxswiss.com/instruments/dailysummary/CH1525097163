--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5477edcf4369496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0666f1b19e6349ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d813434d0204830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c691acfaf3b4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf82d3b4f1c114c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d813434d0204830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b5270080ef49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c691acfaf3b4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,432 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...92 lines deleted...]
-          <x:t>100,470</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,340</x:t>
-[...48 lines deleted...]
-          <x:t>97,010</x:t>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>100,430</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>