--- v1 (2026-06-02)
+++ v2 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0666f1b19e6349ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ff2f4cd412453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c691acfaf3b4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ed67ea1721481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b5270080ef49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c691acfaf3b4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc944cc25b4d24b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ed67ea1721481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,530</x:t>
-[...16 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>99,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>96,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>