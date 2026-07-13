--- v2 (2026-06-22)
+++ v3 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ff2f4cd412453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac99be591264592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ed67ea1721481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742c60cf64b24758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc944cc25b4d24b63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ed67ea1721481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636b139806fe44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742c60cf64b24758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>97,340</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>