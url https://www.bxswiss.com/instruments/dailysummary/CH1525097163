--- v3 (2026-07-13)
+++ v4 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ac99be591264592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971007c0cd4c44b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742c60cf64b24758"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751286eb14114c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636b139806fe44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742c60cf64b24758" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe53373a99e341b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751286eb14114c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>106,355</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,935</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>106,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,395</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>