--- v4 (2026-08-02)
+++ v5 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971007c0cd4c44b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf46210239a464686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751286eb14114c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8aebbfb087a46c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe53373a99e341b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751286eb14114c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaae810bbe554d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8aebbfb087a46c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.00% p.a. Barrier Reverse Convertible on Moderna</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525097163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>105,250</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,975</x:t>
-[...296 lines deleted...]
-          <x:t>95,710</x:t>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>