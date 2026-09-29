--- v6 (2026-09-08)
+++ v7 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49079127fb24548" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc624a0c86e7e43cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re935ad823fb84f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72892127ca34e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref77ba4399084f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re935ad823fb84f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97efb278a11c47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72892127ca34e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq WTI Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525096876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>