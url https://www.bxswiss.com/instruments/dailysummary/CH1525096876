--- v7 (2026-09-29)
+++ v8 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc624a0c86e7e43cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49df3629ecba437d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72892127ca34e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0850efe450c4d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97efb278a11c47b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72892127ca34e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c584ad330774731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0850efe450c4d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq WTI Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525096876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>54,980</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>58,095</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,095</x:t>
-[...53 lines deleted...]
-          <x:t>57,545</x:t>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>