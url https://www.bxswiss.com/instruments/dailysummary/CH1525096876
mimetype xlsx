--- v0 (2026-05-07)
+++ v1 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdab09b21e1d14b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4979c0441f4c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red53059fa26e474b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3cfba6e9f54521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86938a120a4b4253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red53059fa26e474b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc2a62320784c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3cfba6e9f54521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq WTI Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525096876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,432 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...168 lines deleted...]
-          <x:t>50,240</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>05.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,950</x:t>
-[...36 lines deleted...]
-          <x:t>50,890</x:t>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>