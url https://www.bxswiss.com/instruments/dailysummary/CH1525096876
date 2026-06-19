--- v1 (2026-05-27)
+++ v2 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4979c0441f4c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40247780f16f4b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3cfba6e9f54521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2bfab38f814714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc2a62320784c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3cfba6e9f54521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02594f2760ad4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2bfab38f814714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq WTI Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525096876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,950</x:t>
-[...43 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,510</x:t>
-[...333 lines deleted...]
-          <x:t>52,655</x:t>
+          <x:t>48,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>