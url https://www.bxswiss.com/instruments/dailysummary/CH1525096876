--- v2 (2026-06-19)
+++ v3 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40247780f16f4b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e93256e6908488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c2bfab38f814714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd286c9f0b5d467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02594f2760ad4c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c2bfab38f814714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5c660b3233427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd286c9f0b5d467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq WTI Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525096876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>