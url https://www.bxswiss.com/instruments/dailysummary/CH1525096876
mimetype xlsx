--- v3 (2026-07-09)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e93256e6908488b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra960a915f38344bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd286c9f0b5d467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bb4c656c054c6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5c660b3233427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd286c9f0b5d467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46265082d7994b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bb4c656c054c6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq WTI Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525096876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,978</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>39,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,628</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>