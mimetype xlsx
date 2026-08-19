--- v4 (2026-07-30)
+++ v5 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra960a915f38344bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dbf923c9664be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33bb4c656c054c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10470bf244e241ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46265082d7994b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33bb4c656c054c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712d7e7225cd44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10470bf244e241ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq WTI Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525096876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>