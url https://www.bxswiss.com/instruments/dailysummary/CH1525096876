--- v5 (2026-08-19)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7dbf923c9664be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf49079127fb24548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10470bf244e241ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re935ad823fb84f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712d7e7225cd44fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10470bf244e241ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref77ba4399084f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re935ad823fb84f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq WTI Crude Oil Futures Total Return Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525096876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>53,165</x:t>
-[...495 lines deleted...]
-          <x:t>49,435</x:t>
+          <x:t>50,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>