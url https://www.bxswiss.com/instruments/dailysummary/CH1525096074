--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8f96e439b84e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2786c91707234393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e04ad1e2b0d4124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43df6547984e4360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da5ab805e1d4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e04ad1e2b0d4124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d6bec1643c47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43df6547984e4360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.92% p.a. Multi Barrier Reverse Convertible on AXA, Generali, ING, Munich Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525096074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,418 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>101,815</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,775</x:t>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>102,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,130</x:t>
-[...146 lines deleted...]
-          <x:t>101,950</x:t>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,930</x:t>
-[...85 lines deleted...]
-          <x:t>101,615</x:t>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>