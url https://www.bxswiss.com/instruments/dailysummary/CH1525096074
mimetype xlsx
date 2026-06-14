--- v1 (2026-05-25)
+++ v2 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2786c91707234393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c5b1d9bb6894bcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43df6547984e4360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a5d581e303a416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61d6bec1643c47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43df6547984e4360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994fa6cc2f9d403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a5d581e303a416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.92% p.a. Multi Barrier Reverse Convertible on AXA, Generali, ING, Munich Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525096074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>101,950</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,930</x:t>
-[...254 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>