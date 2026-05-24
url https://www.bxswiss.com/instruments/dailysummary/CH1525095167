--- v0 (2026-05-04)
+++ v1 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3c5744e94c469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4adbd0fe615744b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58591cee9bae4687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9bc0e88ee945a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fa8e81b520400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58591cee9bae4687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0f7514589f4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9bc0e88ee945a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...162 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,030</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,990</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>27.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,280</x:t>
-[...90 lines deleted...]
-          <x:t>102,160</x:t>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>