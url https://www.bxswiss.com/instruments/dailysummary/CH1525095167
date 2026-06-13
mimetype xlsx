--- v1 (2026-05-24)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4adbd0fe615744b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35dfe1ac0a7143b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9bc0e88ee945a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c7c275511a44f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0f7514589f4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9bc0e88ee945a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9233be78c7a4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c7c275511a44f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,020</x:t>
-[...16 lines deleted...]
-          <x:t>102,080</x:t>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,010</x:t>
-[...65 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...374 lines deleted...]
-          <x:t>102,090</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,990</x:t>
-[...80 lines deleted...]
-          <x:t>102,320</x:t>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>