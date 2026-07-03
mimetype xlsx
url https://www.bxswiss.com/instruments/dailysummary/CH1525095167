--- v2 (2026-06-13)
+++ v3 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35dfe1ac0a7143b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb257244092b1400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c7c275511a44f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488df942248b415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9233be78c7a4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c7c275511a44f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aedb3074cdd43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488df942248b415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,350</x:t>
-[...70 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>100,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>100,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,010</x:t>
-[...31 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>