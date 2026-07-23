--- v3 (2026-07-03)
+++ v4 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb257244092b1400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3779eb5f98d448d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488df942248b415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595c6a128fa94d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aedb3074cdd43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488df942248b415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab6f7024da44f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595c6a128fa94d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>101,515</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>101,575</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>