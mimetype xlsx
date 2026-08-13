--- v4 (2026-07-23)
+++ v5 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3779eb5f98d448d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73369cd89f646f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R595c6a128fa94d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e53d73f20b44ed8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbab6f7024da44f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R595c6a128fa94d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b58037ed814562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e53d73f20b44ed8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,365</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...329 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>99,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>