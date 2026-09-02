--- v5 (2026-08-13)
+++ v6 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb73369cd89f646f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54c6f51ac6234243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e53d73f20b44ed8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b937d69de8d496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97b58037ed814562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e53d73f20b44ed8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94606d5c37fb46dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b937d69de8d496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.40% p.a. Barrier Reverse Convertible on Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>