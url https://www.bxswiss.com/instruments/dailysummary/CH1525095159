--- v0 (2026-05-04)
+++ v1 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8a141b0d77f4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6c472f50b64a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d6f2a9ee804f02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984ab90645734bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20910371039d4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d6f2a9ee804f02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2228fdb6304894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984ab90645734bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...113 lines deleted...]
-          <x:t>104,005</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,485</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>104,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>104,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>