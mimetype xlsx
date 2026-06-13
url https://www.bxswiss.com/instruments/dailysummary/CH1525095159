--- v1 (2026-05-24)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6c472f50b64a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09feb340fbf4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984ab90645734bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea17fa6788c46bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f2228fdb6304894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984ab90645734bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ccbb979b3f4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea17fa6788c46bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>104,375</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>105,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>