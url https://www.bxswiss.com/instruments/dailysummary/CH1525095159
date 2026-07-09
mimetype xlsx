--- v2 (2026-06-13)
+++ v3 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09feb340fbf4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe2a05fb57b4714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea17fa6788c46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218ef450926e4f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ccbb979b3f4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea17fa6788c46bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe679b8c0dab4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218ef450926e4f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,995</x:t>
-[...80 lines deleted...]
-          <x:t>105,845</x:t>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,625</x:t>
-[...512 lines deleted...]
-          <x:t>104,650</x:t>
+          <x:t>105,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>