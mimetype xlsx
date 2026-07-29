--- v3 (2026-07-09)
+++ v4 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbe2a05fb57b4714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43c7b1f8ce74428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218ef450926e4f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d9fd037de64e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe679b8c0dab4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218ef450926e4f25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc303d54424344456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d9fd037de64e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>105,665</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,400</x:t>
-[...6 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,500</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>105,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>105,530</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>