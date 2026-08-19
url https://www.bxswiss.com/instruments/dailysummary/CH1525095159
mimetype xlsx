--- v4 (2026-07-29)
+++ v5 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43c7b1f8ce74428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2daa3409db4ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d9fd037de64e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65fbcfffcfc044ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc303d54424344456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d9fd037de64e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d6932d719f4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65fbcfffcfc044ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,960</x:t>
+          <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>96,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>