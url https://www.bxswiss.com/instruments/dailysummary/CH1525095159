--- v5 (2026-08-19)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf2daa3409db4ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3daebe15f34450" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65fbcfffcfc044ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f1917333124a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73d6932d719f4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65fbcfffcfc044ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462d63705d0b48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f1917333124a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.80% p.a. Barrier Reverse Convertible on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525095159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>101,575</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,275</x:t>
-[...33 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,595</x:t>
-[...522 lines deleted...]
-          <x:t>101,365</x:t>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>