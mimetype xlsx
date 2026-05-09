--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb073ea1f3ccd4739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b7261ee60c4522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4477beee4134874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84427d4b43e4cba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22fc0faf8fa4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4477beee4134874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa438480d1354bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84427d4b43e4cba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Chevron</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,432 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...119 lines deleted...]
-          <x:t>100,470</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>99,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>98,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>