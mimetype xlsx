--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b7261ee60c4522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60616ee7275d41c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf84427d4b43e4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac38efbdcfa40bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa438480d1354bc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf84427d4b43e4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c7fb55e5ed48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac38efbdcfa40bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Chevron</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,420</x:t>
-[...43 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,490</x:t>
-[...31 lines deleted...]
-          <x:t>97,650</x:t>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...477 lines deleted...]
-          <x:t>97,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
-        </x:is>
-[...25 lines deleted...]
-          <x:t>98,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>