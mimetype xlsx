--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60616ee7275d41c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02caae4295fb43f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac38efbdcfa40bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96cb293a5594aba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c7fb55e5ed48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac38efbdcfa40bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c498cb4e0d4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96cb293a5594aba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Chevron</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>99,380</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,240</x:t>
-[...227 lines deleted...]
-          <x:t>98,600</x:t>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>97,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>