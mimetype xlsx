--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02caae4295fb43f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc11260c28634fc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb96cb293a5594aba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff04da99b6e43ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c498cb4e0d4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb96cb293a5594aba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7c76b8f10b4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff04da99b6e43ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Chevron</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>97,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>97,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>