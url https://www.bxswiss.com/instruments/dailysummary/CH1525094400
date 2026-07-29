--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc11260c28634fc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd243f32af8489a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfff04da99b6e43ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c16322aba2d4426"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7c76b8f10b4294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfff04da99b6e43ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7466d96dde4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c16322aba2d4426" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Chevron</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>95,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>