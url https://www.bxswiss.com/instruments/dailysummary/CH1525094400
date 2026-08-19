--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dd243f32af8489a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb5a08938934249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c16322aba2d4426"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b6533454c449c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d7466d96dde4091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c16322aba2d4426" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89fa554ec01548c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b6533454c449c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Chevron</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>96,750</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>22.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,000</x:t>
+          <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,890</x:t>
-[...134 lines deleted...]
-          <x:t>98,380</x:t>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>