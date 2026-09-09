--- v6 (2026-08-19)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb5a08938934249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8176563200d540aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80b6533454c449c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0370483e03e744e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89fa554ec01548c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80b6533454c449c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3160b5750346a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0370483e03e744e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on Chevron</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094400</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>