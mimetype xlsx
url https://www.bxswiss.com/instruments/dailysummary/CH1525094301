--- v0 (2026-04-28)
+++ v1 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4509724e301444b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60c15da298d4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46de7546c45142cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56be3f3800d64e43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R343ce051cc7b4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46de7546c45142cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8528ccb5df4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56be3f3800d64e43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.90% p.a. Multi Barrier Reverse Convertible on ABB, Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,095</x:t>
-[...16 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>100,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>100,830</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>