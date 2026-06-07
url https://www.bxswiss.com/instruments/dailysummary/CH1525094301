--- v1 (2026-05-18)
+++ v2 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra60c15da298d4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b51821a20af46e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56be3f3800d64e43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b638358d9a44601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8528ccb5df4389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56be3f3800d64e43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21fda788dd142bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b638358d9a44601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.90% p.a. Multi Barrier Reverse Convertible on ABB, Nestlé, Novartis, Roche</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,140</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>