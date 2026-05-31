--- v0 (2026-04-23)
+++ v1 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f20d521f500497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a04e621db9b48ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R566d082ed43f49a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b3a760d49246bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f5d235f2b04008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R566d082ed43f49a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6358b8999308419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b3a760d49246bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...395 lines deleted...]
-          <x:t>104,355</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,305</x:t>
-[...53 lines deleted...]
-          <x:t>104,315</x:t>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>