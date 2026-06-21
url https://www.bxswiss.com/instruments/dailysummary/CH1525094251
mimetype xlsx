--- v1 (2026-05-31)
+++ v2 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a04e621db9b48ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc027b739522b480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b3a760d49246bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d95623020f44050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6358b8999308419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b3a760d49246bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8cb57136454287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d95623020f44050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>104,580</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,210</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,210</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>105,590</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,590</x:t>
-[...16 lines deleted...]
-          <x:t>105,520</x:t>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,230</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>105,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>