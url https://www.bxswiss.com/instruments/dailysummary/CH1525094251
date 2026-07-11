--- v2 (2026-06-21)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc027b739522b480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d6840af507480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d95623020f44050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b87193d2c14ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda8cb57136454287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d95623020f44050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c26d2dbd2f34858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b87193d2c14ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>104,720</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,700</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>104,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>105,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>