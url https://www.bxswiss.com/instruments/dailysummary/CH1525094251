--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d6840af507480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2d0eb453fa4896" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b87193d2c14ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a731f7b8bad426b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c26d2dbd2f34858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b87193d2c14ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f9014cb4fcb42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a731f7b8bad426b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>