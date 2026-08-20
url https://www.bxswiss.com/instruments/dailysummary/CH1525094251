--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2d0eb453fa4896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R174dd157d9124393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a731f7b8bad426b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1470bb1f059445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f9014cb4fcb42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a731f7b8bad426b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a0ba15bff14da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1470bb1f059445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,590</x:t>
-[...4 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>101,745</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,555</x:t>
-[...11 lines deleted...]
-          <x:t>101,930</x:t>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>101,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>