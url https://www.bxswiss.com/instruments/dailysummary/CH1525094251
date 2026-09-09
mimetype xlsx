--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R174dd157d9124393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R690db8c5b0ab4c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1470bb1f059445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd08a2205a488465b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a0ba15bff14da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1470bb1f059445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb8097ccd0474eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd08a2205a488465b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.60% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525094251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>