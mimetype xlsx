--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2763eb950a214bbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e37fb8535d41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e57863d8134b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01982db243a4baf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d7233258c44c2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e57863d8134b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R429e93b8ad254af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01982db243a4baf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,214 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...162 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>