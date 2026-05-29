--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e37fb8535d41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865f92434cae41f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf01982db243a4baf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7eac1ccd074c7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R429e93b8ad254af5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf01982db243a4baf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd53fcc3ef36f414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7eac1ccd074c7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>104,460</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,215</x:t>
-[...227 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>107,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,280</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>107,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,305</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>