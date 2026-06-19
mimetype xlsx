--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R865f92434cae41f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e2ffa1c2cb4ed7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7eac1ccd074c7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8c783ece044348"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd53fcc3ef36f414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7eac1ccd074c7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdff0b3a343d4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8c783ece044348" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>108,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>107,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,970</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,760</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>107,520</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>108,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>