--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e2ffa1c2cb4ed7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f97c3663cb14446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8c783ece044348"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c809e6febe479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdff0b3a343d4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8c783ece044348" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7028271672b341ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c809e6febe479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>107,220</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,800</x:t>
-[...53 lines deleted...]
-          <x:t>107,760</x:t>
+          <x:t>108,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,600</x:t>
-[...48 lines deleted...]
-          <x:t>108,030</x:t>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>108,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...167 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,070</x:t>
-[...36 lines deleted...]
-          <x:t>107,520</x:t>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>