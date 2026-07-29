--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f97c3663cb14446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3116341c42429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c809e6febe479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf47206bb3447f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7028271672b341ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c809e6febe479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R911657e8d1b5452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf47206bb3447f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>