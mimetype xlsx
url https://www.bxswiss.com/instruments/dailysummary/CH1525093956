--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff3116341c42429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c8f3c90818445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf47206bb3447f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd7cc6f8ddc4c62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R911657e8d1b5452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf47206bb3447f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6c511deb194c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd7cc6f8ddc4c62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,425</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>103,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,050</x:t>
-[...43 lines deleted...]
-          <x:t>103,355</x:t>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,355</x:t>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,915</x:t>
-[...16 lines deleted...]
-          <x:t>104,055</x:t>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>103,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>