--- v6 (2026-08-19)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c8f3c90818445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c3ee64b42f041f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd7cc6f8ddc4c62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dc720951447497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6c511deb194c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd7cc6f8ddc4c62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R258cfde0cabb455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dc720951447497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ThyssenKrupp</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>104,195</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,400</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>