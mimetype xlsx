--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d7c6ca38124fcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c22eb3936ae4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851d58292d7a40ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75feead1113f4163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84068525e82c4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851d58292d7a40ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c370642299467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75feead1113f4163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,214 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...162 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>