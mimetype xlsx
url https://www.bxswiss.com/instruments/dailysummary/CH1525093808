--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c22eb3936ae4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfb0cd8fcb64550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75feead1113f4163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef0048885c7423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c370642299467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75feead1113f4163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191fea871c754b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef0048885c7423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>106,685</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>