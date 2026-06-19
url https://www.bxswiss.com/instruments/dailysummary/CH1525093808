--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfb0cd8fcb64550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbf3c8292384094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef0048885c7423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317691c741d842f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191fea871c754b0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef0048885c7423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72deda49ee2642b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317691c741d842f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>106,635</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,635</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>107,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,820</x:t>
-[...16 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,245</x:t>
-[...387 lines deleted...]
-          <x:t>108,665</x:t>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>