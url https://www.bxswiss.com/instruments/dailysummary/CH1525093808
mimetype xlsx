--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bbf3c8292384094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35be1d1099f54c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317691c741d842f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c0345d065942b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72deda49ee2642b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317691c741d842f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re091070f834646f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c0345d065942b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>109,155</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,385</x:t>
-[...16 lines deleted...]
-          <x:t>108,725</x:t>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,725</x:t>
-[...345 lines deleted...]
-          <x:t>107,260</x:t>
+          <x:t>108,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>107,680</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>107,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>