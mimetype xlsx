--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35be1d1099f54c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3124e09dbfd42df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04c0345d065942b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b9970d2e264226"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re091070f834646f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04c0345d065942b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21e5addb6514e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b9970d2e264226" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>