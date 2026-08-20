--- v5 (2026-07-29)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3124e09dbfd42df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb01b78c42604672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2b9970d2e264226"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26584b10f88344f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21e5addb6514e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2b9970d2e264226" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa3e5c8ccfc4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26584b10f88344f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,435</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,080</x:t>
-[...222 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,345</x:t>
-[...360 lines deleted...]
-          <x:t>101,795</x:t>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>