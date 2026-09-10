--- v6 (2026-08-20)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb01b78c42604672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c31593dd4074c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26584b10f88344f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e1feecc40b45a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfa3e5c8ccfc4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26584b10f88344f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5bd72e37df0417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e1feecc40b45a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on ams-OSRAM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>104,005</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,005</x:t>
-[...75 lines deleted...]
-          <x:t>104,285</x:t>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,195</x:t>
-[...11 lines deleted...]
-          <x:t>104,285</x:t>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,245</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>104,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>104,365</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>104,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>