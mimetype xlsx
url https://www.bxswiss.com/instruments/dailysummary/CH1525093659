--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb224a8f2c38544c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534f3668f97c4688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf10815fc8d54161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f13f9960e3c4c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820020e007a5454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf10815fc8d54161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56895bb79044f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f13f9960e3c4c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,214 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...162 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>