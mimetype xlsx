--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534f3668f97c4688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f55d8831404282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f13f9960e3c4c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3926be84ba114680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56895bb79044f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f13f9960e3c4c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8491d0d6df4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3926be84ba114680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>103,205</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>104,215</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>103,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>104,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,520</x:t>
-[...11 lines deleted...]
-          <x:t>104,035</x:t>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>104,450</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,285</x:t>
-[...31 lines deleted...]
-          <x:t>104,085</x:t>
+          <x:t>104,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>