--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f55d8831404282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20356cfec4b4e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3926be84ba114680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae0ffdabb9a4386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8491d0d6df4a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3926be84ba114680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd61ddccbf54f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae0ffdabb9a4386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>103,865</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,865</x:t>
-[...16 lines deleted...]
-          <x:t>104,450</x:t>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,285</x:t>
-[...16 lines deleted...]
-          <x:t>104,075</x:t>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,025</x:t>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>104,095</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>19.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,135</x:t>
-[...198 lines deleted...]
-          <x:t>104,680</x:t>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>