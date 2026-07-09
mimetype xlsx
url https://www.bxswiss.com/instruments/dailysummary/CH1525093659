--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc20356cfec4b4e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9322f5483abf474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae0ffdabb9a4386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea4321b465f4b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd61ddccbf54f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae0ffdabb9a4386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd62ac0e6cb4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea4321b465f4b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,205</x:t>
-[...16 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,135</x:t>
-[...107 lines deleted...]
-          <x:t>104,620</x:t>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,540</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>104,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>104,990</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>