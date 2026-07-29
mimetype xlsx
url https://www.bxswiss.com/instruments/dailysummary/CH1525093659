--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9322f5483abf474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb4957c5def142ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea4321b465f4b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b95fe06c3354128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cd62ac0e6cb4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea4321b465f4b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ef759b07d64c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b95fe06c3354128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>