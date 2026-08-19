--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb4957c5def142ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6e72cf0ae64160" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b95fe06c3354128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70822f87d06a4b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ef759b07d64c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b95fe06c3354128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f7daa7d1a8429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70822f87d06a4b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,390</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,390</x:t>
-[...161 lines deleted...]
-          <x:t>102,360</x:t>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,560</x:t>
-[...31 lines deleted...]
-          <x:t>102,490</x:t>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>