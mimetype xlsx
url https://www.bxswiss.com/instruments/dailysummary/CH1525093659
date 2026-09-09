--- v6 (2026-08-19)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d6e72cf0ae64160" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0845a6e975b48a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70822f87d06a4b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989f2ba7df56497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f7daa7d1a8429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70822f87d06a4b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d64af236ac54d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989f2ba7df56497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.20% p.a. Barrier Reverse Convertible on UniCredit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>102,710</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,710</x:t>
+          <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,810</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>