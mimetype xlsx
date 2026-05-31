--- v0 (2026-04-23)
+++ v1 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69bd76bd220d46a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a40b991a9dd4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b88c0b1adca4278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fd0bba1165741a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3864934e98f4a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b88c0b1adca4278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cec308a29c84f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fd0bba1165741a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...211 lines deleted...]
-          <x:t>102,030</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>100,230</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>102,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>