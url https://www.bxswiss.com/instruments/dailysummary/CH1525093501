--- v1 (2026-05-31)
+++ v2 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a40b991a9dd4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab4a4b4069644dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fd0bba1165741a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17434dccc0dc4687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cec308a29c84f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fd0bba1165741a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03955f7017784fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17434dccc0dc4687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>101,365</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,830</x:t>
-[...168 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,920</x:t>
+          <x:t>98,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,980</x:t>
-[...21 lines deleted...]
-          <x:t>97,110</x:t>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>102,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>