--- v2 (2026-06-20)
+++ v3 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab4a4b4069644dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932ec52d31c54b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17434dccc0dc4687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db896857efe45df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03955f7017784fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17434dccc0dc4687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7062985ff24f467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db896857efe45df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,070</x:t>
-[...497 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,580</x:t>
-[...90 lines deleted...]
-          <x:t>98,730</x:t>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>