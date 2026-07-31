--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932ec52d31c54b61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da2cf63c8c74f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4db896857efe45df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3c930bb04e49d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7062985ff24f467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4db896857efe45df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b320c4bd1c4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3c930bb04e49d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,580</x:t>
-[...107 lines deleted...]
-          <x:t>98,920</x:t>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,400</x:t>
-[...377 lines deleted...]
-          <x:t>91,740</x:t>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>