--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da2cf63c8c74f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c899da044a4ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe3c930bb04e49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd9cb9f11b34b4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93b320c4bd1c4d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe3c930bb04e49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2dce91b05674da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd9cb9f11b34b4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>95,830</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>95,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,010</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>95,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>