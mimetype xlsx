--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50c899da044a4ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e92ecaa2b24e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fd9cb9f11b34b4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2271ee4cc274a59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2dce91b05674da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fd9cb9f11b34b4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23916ffb2de4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2271ee4cc274a59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>95,360</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,790</x:t>
-[...382 lines deleted...]
-          <x:t>99,350</x:t>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>