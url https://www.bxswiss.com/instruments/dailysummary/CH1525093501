--- v6 (2026-09-09)
+++ v7 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e92ecaa2b24e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e935fe5b62479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2271ee4cc274a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c42bd37e71643b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re23916ffb2de4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2271ee4cc274a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf166877f9e46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c42bd37e71643b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>