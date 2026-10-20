--- v7 (2026-09-30)
+++ v8 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e935fe5b62479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6d9a68d2924243" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c42bd37e71643b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R793adcfa9fef4286"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbf166877f9e46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c42bd37e71643b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ecf76cccdb4255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R793adcfa9fef4286" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>96,270</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>96,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,240</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>96,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,500</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>