--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840faa664cda4b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e44e7bf45ce46e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8561b4225254c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032b5236de5642ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R994c53aab6de452b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8561b4225254c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67525dd2c50b41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032b5236de5642ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,214 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...162 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>