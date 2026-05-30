--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e44e7bf45ce46e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd361e173fb06460a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032b5236de5642ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91553fbc5a004d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67525dd2c50b41bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032b5236de5642ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e1bfc7a97b4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91553fbc5a004d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,585</x:t>
-[...237 lines deleted...]
-          <x:t>103,195</x:t>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,195</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>103,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,395</x:t>
-[...70 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,815</x:t>
-[...16 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,215</x:t>
+          <x:t>103,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>104,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>