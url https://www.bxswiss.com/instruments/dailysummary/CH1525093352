--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd361e173fb06460a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8fb20bfd014903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91553fbc5a004d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc08c46e5bae42a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e1bfc7a97b4002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91553fbc5a004d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4181527e0f8e4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc08c46e5bae42a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,080</x:t>
-[...480 lines deleted...]
-          <x:t>103,945</x:t>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>104,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>