--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8fb20bfd014903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9dd4de2a974eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc08c46e5bae42a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra656181db85a4146"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4181527e0f8e4585" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc08c46e5bae42a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab6de38353c4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra656181db85a4146" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>102,450</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...418 lines deleted...]
-          <x:t>102,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,050</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>103,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>