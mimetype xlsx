--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9dd4de2a974eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928e3869a00340f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra656181db85a4146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd64bd96fd8408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab6de38353c4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra656181db85a4146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9901b13cb0e74c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd64bd96fd8408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>