--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928e3869a00340f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f370997196e4ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd64bd96fd8408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb5494d2b5d466f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9901b13cb0e74c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd64bd96fd8408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc14308dc99840e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb5494d2b5d466f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,410</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,170</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>99,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>100,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,960</x:t>
-[...6 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,300</x:t>
-[...26 lines deleted...]
-          <x:t>100,530</x:t>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,470</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>99,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>