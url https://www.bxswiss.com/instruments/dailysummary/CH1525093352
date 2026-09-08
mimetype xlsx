--- v6 (2026-08-19)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f370997196e4ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e77e771acb74802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb5494d2b5d466f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe7a73b049844ca0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc14308dc99840e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb5494d2b5d466f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52b68a3088524cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe7a73b049844ca0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.00% p.a. Barrier Reverse Convertible on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>