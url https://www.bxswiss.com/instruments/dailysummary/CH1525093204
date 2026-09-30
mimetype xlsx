--- v7 (2026-09-09)
+++ v8 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b60203f8ea6429a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe5f98648984bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea98767b348d4414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd486ae9d1fc646a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691113f65c0f46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea98767b348d4414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e6ae1e41fd40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd486ae9d1fc646a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>102,000</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,950</x:t>
-[...232 lines deleted...]
-          <x:t>102,190</x:t>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...85 lines deleted...]
-          <x:t>102,590</x:t>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>