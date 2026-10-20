--- v8 (2026-09-30)
+++ v9 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe5f98648984bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f40e9edafc443b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd486ae9d1fc646a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23fc5d6c3c264718"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9e6ae1e41fd40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd486ae9d1fc646a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c655093ccba4bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23fc5d6c3c264718" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>102,190</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,150</x:t>
-[...269 lines deleted...]
-          <x:t>101,920</x:t>
+          <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>102,090</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,960</x:t>
-[...134 lines deleted...]
-          <x:t>99,160</x:t>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>