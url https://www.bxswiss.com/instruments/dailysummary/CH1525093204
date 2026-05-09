--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb653483efb741e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11abdb81326e4f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R865f74f2b4234c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae9534b8413469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48a09d84c46a475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R865f74f2b4234c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re653c71aec0045c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae9534b8413469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,214 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...162 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>