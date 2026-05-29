--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11abdb81326e4f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d800445d5349c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae9534b8413469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0094bbb37e6e4e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re653c71aec0045c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae9534b8413469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b63778bc9a94872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0094bbb37e6e4e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,600</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,635</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>100,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,610</x:t>
-[...16 lines deleted...]
-          <x:t>99,730</x:t>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,710</x:t>
-[...151 lines deleted...]
-          <x:t>99,410</x:t>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,270</x:t>
-[...75 lines deleted...]
-          <x:t>100,300</x:t>
+          <x:t>100,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,830</x:t>
-[...215 lines deleted...]
-          <x:t>98,500</x:t>
+          <x:t>100,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>