--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d800445d5349c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90faa689a344e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0094bbb37e6e4e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ed66dc29b54490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b63778bc9a94872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0094bbb37e6e4e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R185ec6619e1346d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ed66dc29b54490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>100,130</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,690</x:t>
-[...205 lines deleted...]
-          <x:t>98,530</x:t>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...21 lines deleted...]
-          <x:t>99,110</x:t>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,060</x:t>
-[...286 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>100,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>