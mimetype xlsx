--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc90faa689a344e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a60cb3042f4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ed66dc29b54490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a402195a754663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R185ec6619e1346d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ed66dc29b54490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f75b17d08a241ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a402195a754663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>99,830</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,830</x:t>
-[...205 lines deleted...]
-          <x:t>100,600</x:t>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>