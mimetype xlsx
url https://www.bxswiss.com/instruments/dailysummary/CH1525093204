--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a60cb3042f4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744da840dc74479f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a402195a754663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4642a15bc148ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f75b17d08a241ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a402195a754663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c9a8ef610a4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4642a15bc148ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>99,810</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,730</x:t>
-[...65 lines deleted...]
-          <x:t>98,270</x:t>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,010</x:t>
-[...409 lines deleted...]
-          <x:t>97,210</x:t>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>