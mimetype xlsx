--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R744da840dc74479f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6861c18286441d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d4642a15bc148ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7fffca1bcf4c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c9a8ef610a4be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d4642a15bc148ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ca5fee3af140f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7fffca1bcf4c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...382 lines deleted...]
-          <x:t>96,510</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,510</x:t>
-[...38 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>98,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>