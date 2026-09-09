--- v6 (2026-08-19)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6861c18286441d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b60203f8ea6429a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7fffca1bcf4c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea98767b348d4414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ca5fee3af140f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7fffca1bcf4c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R691113f65c0f46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea98767b348d4414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.20% p.a. Barrier Reverse Convertible on Occidental Petroleum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>