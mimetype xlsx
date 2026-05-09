--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a266927935a4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3819371d68b4679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32558b97f49e4908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb576d89596564810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa2aef8c6154b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32558b97f49e4908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6bf516e7ea54ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb576d89596564810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,214 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...162 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>