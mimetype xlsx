--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3819371d68b4679" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec0bb38c76e422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb576d89596564810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d5a167fedc24f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6bf516e7ea54ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb576d89596564810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41c285bc0744414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d5a167fedc24f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>103,325</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,740</x:t>
-[...512 lines deleted...]
-          <x:t>103,445</x:t>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>103,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,655</x:t>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>