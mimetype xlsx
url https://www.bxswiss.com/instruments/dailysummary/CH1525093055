--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ec0bb38c76e422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25469ef786c486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d5a167fedc24f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800e787492af4d3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb41c285bc0744414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d5a167fedc24f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7baaf998798e439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800e787492af4d3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>103,185</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,505</x:t>
-[...232 lines deleted...]
-          <x:t>103,915</x:t>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,765</x:t>
-[...215 lines deleted...]
-          <x:t>103,255</x:t>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>