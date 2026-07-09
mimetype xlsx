--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25469ef786c486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdae881db664515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R800e787492af4d3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176a798b90614852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7baaf998798e439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R800e787492af4d3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf66cdbf0e94476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176a798b90614852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>96,580</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,490</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>99,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>