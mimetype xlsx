--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cdae881db664515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f091a030ded4fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176a798b90614852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3f197a57bf41c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bf66cdbf0e94476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176a798b90614852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b46aa7d2dd4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3f197a57bf41c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>94,420</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,770</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>92,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>