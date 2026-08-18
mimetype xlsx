--- v5 (2026-07-29)
+++ v6 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f091a030ded4fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re496b42793c8485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb3f197a57bf41c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6074a95cdb4a4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b46aa7d2dd4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb3f197a57bf41c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b52d5863fa14f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6074a95cdb4a4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>93,900</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,670</x:t>
-[...43 lines deleted...]
-          <x:t>93,980</x:t>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,540</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>94,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...181 lines deleted...]
-          <x:t>95,350</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>