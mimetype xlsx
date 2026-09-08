--- v6 (2026-08-18)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re496b42793c8485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391d4d3822a649a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e6074a95cdb4a4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116163613387486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b52d5863fa14f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e6074a95cdb4a4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142f288b19424f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116163613387486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>94,810</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,390</x:t>
-[...409 lines deleted...]
-          <x:t>97,900</x:t>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>