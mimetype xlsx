--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391d4d3822a649a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2956f1b49b744474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116163613387486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd55a781bd043db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142f288b19424f74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116163613387486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cb1f8dcd9c4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd55a781bd043db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>98,630</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,590</x:t>
-[...222 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,500</x:t>
-[...117 lines deleted...]
-          <x:t>95,140</x:t>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>