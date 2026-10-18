--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2956f1b49b744474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15519073e4614310" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cd55a781bd043db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3799291a29f34af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cb1f8dcd9c4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cd55a781bd043db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbcda55a8d1e49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3799291a29f34af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>