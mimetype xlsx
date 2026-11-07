--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15519073e4614310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df601fafece43ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3799291a29f34af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R326b68c7fb3f4c19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbcda55a8d1e49cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3799291a29f34af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01bf882ceb634002" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R326b68c7fb3f4c19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.40% p.a. Barrier Reverse Convertible on Partners Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525093055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,290</x:t>
-[...549 lines deleted...]
-          <x:t>87,920</x:t>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>