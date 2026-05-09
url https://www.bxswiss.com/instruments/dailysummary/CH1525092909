--- v0 (2026-04-19)
+++ v1 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b84025bb2b8430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc726c4c49bf240a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff64ace24b84a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17cb4fbcb1d84ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da326025e5d480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff64ace24b84a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc45eee7585f4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17cb4fbcb1d84ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,214 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...162 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>