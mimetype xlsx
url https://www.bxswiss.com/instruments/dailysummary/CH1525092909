--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc726c4c49bf240a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab7b31908f249c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17cb4fbcb1d84ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb290e11dc4f6459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc45eee7585f4dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17cb4fbcb1d84ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542a27d271ee49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb290e11dc4f6459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>102,350</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,350</x:t>
-[...65 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,705</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,585</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>104,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,785</x:t>
-[...252 lines deleted...]
-          <x:t>104,025</x:t>
+          <x:t>103,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>