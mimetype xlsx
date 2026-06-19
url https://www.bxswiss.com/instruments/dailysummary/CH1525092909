--- v2 (2026-05-29)
+++ v3 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab7b31908f249c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322cf2b757704c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb290e11dc4f6459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e7a7b182f24821"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R542a27d271ee49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb290e11dc4f6459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed665e256c944ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e7a7b182f24821" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>103,625</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>07.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>103,845</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>