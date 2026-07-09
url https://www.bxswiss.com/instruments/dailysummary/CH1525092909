--- v3 (2026-06-19)
+++ v4 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322cf2b757704c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f2ad96b9ea42b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69e7a7b182f24821"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf78a0fdddea14c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed665e256c944ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69e7a7b182f24821" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab625a57f3f24159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf78a0fdddea14c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,605</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,405</x:t>
-[...102 lines deleted...]
-          <x:t>104,325</x:t>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,255</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>104,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,610</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>