--- v4 (2026-07-09)
+++ v5 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f2ad96b9ea42b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3bbff0d31e4fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf78a0fdddea14c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47fed565719d40e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab625a57f3f24159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf78a0fdddea14c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8576ba438b2430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47fed565719d40e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>