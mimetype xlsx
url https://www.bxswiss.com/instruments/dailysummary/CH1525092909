--- v5 (2026-07-29)
+++ v6 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3bbff0d31e4fbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4037b3c72b8428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47fed565719d40e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfec707b18344bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8576ba438b2430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47fed565719d40e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7146566e0a40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfec707b18344bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,040</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,210</x:t>
-[...11 lines deleted...]
-          <x:t>102,400</x:t>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,350</x:t>
-[...16 lines deleted...]
-          <x:t>102,490</x:t>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,300</x:t>
-[...544 lines deleted...]
-          <x:t>100,735</x:t>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>