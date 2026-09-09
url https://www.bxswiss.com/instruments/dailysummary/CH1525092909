--- v6 (2026-08-19)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4037b3c72b8428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cc2fb92df6e4097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cfec707b18344bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7909033359344160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7146566e0a40cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cfec707b18344bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2cd296b229843d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7909033359344160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on VAT Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>102,310</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,775</x:t>
-[...394 lines deleted...]
-          <x:t>102,600</x:t>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,580</x:t>
-[...11 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,790</x:t>
-[...63 lines deleted...]
-          <x:t>102,650</x:t>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>