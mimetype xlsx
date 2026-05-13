--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3782e2956b574c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3051586d21c74690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587bbb901697413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dbde17a30c34497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc5ba9a03d14f7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587bbb901697413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83618767c7024ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dbde17a30c34497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...87 lines deleted...]
-          <x:t>100,530</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,120</x:t>
-[...92 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,785</x:t>
-[...43 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>104,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>104,760</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>