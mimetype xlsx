--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3051586d21c74690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac34e29f1454ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dbde17a30c34497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956dc4aea6234125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83618767c7024ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dbde17a30c34497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1400e94e6538452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956dc4aea6234125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,785</x:t>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>105,050</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,760</x:t>
-[...377 lines deleted...]
-          <x:t>103,555</x:t>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>