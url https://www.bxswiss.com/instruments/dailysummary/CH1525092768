--- v2 (2026-06-02)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbac34e29f1454ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re600d7dabc2249d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956dc4aea6234125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6dfc69ec2b4c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1400e94e6538452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956dc4aea6234125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a5ef5dcc8e4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6dfc69ec2b4c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>100,825</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,950</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>102,710</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>104,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>