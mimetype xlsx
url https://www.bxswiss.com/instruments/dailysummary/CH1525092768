--- v3 (2026-06-22)
+++ v4 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re600d7dabc2249d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707c9340b72048f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a6dfc69ec2b4c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b9a3cfc3cf14565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a5ef5dcc8e4035" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a6dfc69ec2b4c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6748a65d91b4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b9a3cfc3cf14565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>