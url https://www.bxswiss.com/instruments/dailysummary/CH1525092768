--- v4 (2026-06-22)
+++ v5 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R707c9340b72048f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df2bd473a6b4764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b9a3cfc3cf14565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3de7d691c348c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6748a65d91b4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b9a3cfc3cf14565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94497c0cd2bd473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3de7d691c348c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>104,115</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,115</x:t>
-[...264 lines deleted...]
-          <x:t>101,855</x:t>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>103,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,615</x:t>
-[...161 lines deleted...]
-          <x:t>104,355</x:t>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>