--- v5 (2026-07-13)
+++ v6 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df2bd473a6b4764" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8022da7f884467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3de7d691c348c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38812747638d4205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94497c0cd2bd473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3de7d691c348c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0181a04ecd4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38812747638d4205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>103,775</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,615</x:t>
-[...222 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,400</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>