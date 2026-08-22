--- v6 (2026-08-02)
+++ v7 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8022da7f884467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b7ae08077545e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38812747638d4205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1a3eeb428924698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea0181a04ecd4a7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38812747638d4205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8178f051b07d4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1a3eeb428924698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,255</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,500</x:t>
-[...593 lines deleted...]
-          <x:t>100,140</x:t>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>