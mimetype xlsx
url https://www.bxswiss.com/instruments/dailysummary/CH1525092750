--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca92032e07b6459f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a25ff5d0864322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c7a958781ca4eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed853bd8d4c4ec3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a8307d05644ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c7a958781ca4eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84819e87b32648ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed853bd8d4c4ec3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...120 lines deleted...]
-          <x:t>102,150</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,050</x:t>
-[...16 lines deleted...]
-          <x:t>102,060</x:t>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,445</x:t>
-[...75 lines deleted...]
-          <x:t>103,215</x:t>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>103,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>