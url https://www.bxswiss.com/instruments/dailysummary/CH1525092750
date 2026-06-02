--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a25ff5d0864322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c9d54eb78c4f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed853bd8d4c4ec3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf4a029b20d46c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84819e87b32648ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed853bd8d4c4ec3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc49f5ab2764ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf4a029b20d46c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>103,305</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,000</x:t>
+          <x:t>103,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>103,755</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>105,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>