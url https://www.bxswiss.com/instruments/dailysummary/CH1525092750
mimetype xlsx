--- v2 (2026-06-02)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c9d54eb78c4f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b62bf52bc294ef6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf4a029b20d46c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908eb96cf5974030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc49f5ab2764ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf4a029b20d46c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48d1032808b4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908eb96cf5974030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,700</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,350</x:t>
-[...38 lines deleted...]
-          <x:t>103,755</x:t>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,755</x:t>
-[...426 lines deleted...]
-          <x:t>104,530</x:t>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,555</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>103,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>