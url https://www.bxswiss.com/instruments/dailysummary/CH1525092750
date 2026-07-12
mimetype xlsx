--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b62bf52bc294ef6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43063de655124064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908eb96cf5974030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244d83fa071545fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48d1032808b4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908eb96cf5974030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R103062805e964961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244d83fa071545fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>104,045</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,895</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>103,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>103,555</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>