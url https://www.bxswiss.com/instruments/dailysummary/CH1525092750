--- v4 (2026-07-12)
+++ v5 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43063de655124064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b98b47790194cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244d83fa071545fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3046a15859b942e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R103062805e964961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244d83fa071545fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233aca32450a49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3046a15859b942e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>