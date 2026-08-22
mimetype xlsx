--- v5 (2026-08-02)
+++ v6 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b98b47790194cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9caa04c0974743" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3046a15859b942e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f576e650168462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R233aca32450a49bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3046a15859b942e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca86d70d4a074aa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f576e650168462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.20% p.a. Barrier Reverse Convertible on Barrick Mining</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,030</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>99,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>99,970</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>