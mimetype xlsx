--- v5 (2026-08-02)
+++ v6 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299f9a4a94be4390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746f6f7174444c40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f810a79a4cb4d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra472320b723c401d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedb6ee942f3462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f810a79a4cb4d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb746970ad84b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra472320b723c401d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,450</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>85,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>90,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>