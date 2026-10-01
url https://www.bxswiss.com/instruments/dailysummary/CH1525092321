--- v6 (2026-09-11)
+++ v7 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746f6f7174444c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237def1b69f640eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra472320b723c401d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a1e2c942c64a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fb746970ad84b15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra472320b723c401d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3feb585189a409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a1e2c942c64a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>