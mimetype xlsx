--- v7 (2026-10-01)
+++ v8 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237def1b69f640eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radc7eed9599d4ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a1e2c942c64a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f125729bdfd4b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3feb585189a409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a1e2c942c64a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618fbe20cae2482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f125729bdfd4b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>85,140</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,290</x:t>
-[...58 lines deleted...]
-          <x:t>84,890</x:t>
+          <x:t>84,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.09.2026</x:t>
-[...262 lines deleted...]
-          <x:t>81,430</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>