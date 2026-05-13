--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0090c7786094f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c5dbdef4414006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8bca1c2e1ef4026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d520c88d496451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51e7e3fdd1a44af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8bca1c2e1ef4026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc78b88ab1114c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d520c88d496451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...87 lines deleted...]
-          <x:t>101,745</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,855</x:t>
-[...119 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,115</x:t>
-[...139 lines deleted...]
-          <x:t>101,095</x:t>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>