--- v1 (2026-05-13)
+++ v2 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c5dbdef4414006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75e02ff46374545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d520c88d496451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ca94c457954c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc78b88ab1114c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d520c88d496451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcbfa62450f44489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ca94c457954c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>101,455</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,115</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>101,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,630</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>