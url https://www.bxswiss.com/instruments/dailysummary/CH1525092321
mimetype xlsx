--- v2 (2026-06-02)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb75e02ff46374545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd1de41c3ec46b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ca94c457954c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb578c826a61d4674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcbfa62450f44489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ca94c457954c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7971af1b1d4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb578c826a61d4674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>96,110</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,930</x:t>
-[...264 lines deleted...]
-          <x:t>96,210</x:t>
+          <x:t>97,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,860</x:t>
-[...107 lines deleted...]
-          <x:t>94,930</x:t>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>