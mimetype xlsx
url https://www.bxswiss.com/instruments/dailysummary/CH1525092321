--- v3 (2026-06-22)
+++ v4 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd1de41c3ec46b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9833641b244e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb578c826a61d4674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9a6257c9bb4182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f7971af1b1d4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb578c826a61d4674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3772366d9ae4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9a6257c9bb4182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>96,210</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,860</x:t>
-[...205 lines deleted...]
-          <x:t>95,170</x:t>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,940</x:t>
-[...11 lines deleted...]
-          <x:t>94,630</x:t>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,020</x:t>
-[...215 lines deleted...]
-          <x:t>93,780</x:t>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...46 lines deleted...]
-          <x:t>95,020</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>