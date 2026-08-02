--- v4 (2026-07-13)
+++ v5 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde9833641b244e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R299f9a4a94be4390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd9a6257c9bb4182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f810a79a4cb4d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3772366d9ae4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd9a6257c9bb4182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedb6ee942f3462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f810a79a4cb4d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.40% p.a. Barrier Reverse Convertible on Rheinmetall</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>92,130</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>81,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>78,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>88,870</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,510</x:t>
-[...134 lines deleted...]
-          <x:t>81,050</x:t>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>