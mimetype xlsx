--- v0 (2026-04-22)
+++ v1 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be4fe18bcf042be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418febbbe94f400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3efa09ee37e4e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3193cfe8c84eb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d961e7e0d448bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3efa09ee37e4e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c310f485f364c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3193cfe8c84eb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...124 lines deleted...]
-          <x:t>101,845</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>102,900</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>