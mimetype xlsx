--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418febbbe94f400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd952671ee4da4d03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a3193cfe8c84eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de0c50c69a74a67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c310f485f364c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a3193cfe8c84eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524b5b60073b4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de0c50c69a74a67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,775</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,075</x:t>
-[...490 lines deleted...]
-          <x:t>98,680</x:t>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>