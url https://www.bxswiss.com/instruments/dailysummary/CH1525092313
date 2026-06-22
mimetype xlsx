--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd952671ee4da4d03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f6dc6312ab4924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de0c50c69a74a67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e874ebc5acc4520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R524b5b60073b4896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de0c50c69a74a67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098be41d7fc84b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e874ebc5acc4520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>103,715</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,775</x:t>
-[...183 lines deleted...]
-          <x:t>96,240</x:t>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.05.2026</x:t>
-[...208 lines deleted...]
-          <x:t>103,645</x:t>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>