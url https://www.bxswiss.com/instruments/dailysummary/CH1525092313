--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f6dc6312ab4924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6ade0360c94f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e874ebc5acc4520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216936f1fe964477"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098be41d7fc84b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e874ebc5acc4520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46a4c6cbd7142ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216936f1fe964477" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,550</x:t>
-[...178 lines deleted...]
-          <x:t>102,530</x:t>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>99,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>97,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,990</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>99,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>