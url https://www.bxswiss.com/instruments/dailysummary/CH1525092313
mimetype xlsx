--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf6ade0360c94f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85b411a4a7144fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216936f1fe964477"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb537ff75f64b0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46a4c6cbd7142ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216936f1fe964477" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b561201137c4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb537ff75f64b0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>99,300</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>98,820</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>93,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>