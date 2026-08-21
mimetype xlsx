--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re85b411a4a7144fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b62066947224c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb537ff75f64b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757d0b0e5c5a4044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b561201137c4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb537ff75f64b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5d19304f7b43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757d0b0e5c5a4044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,160</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>07.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,990</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>97,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,910</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>