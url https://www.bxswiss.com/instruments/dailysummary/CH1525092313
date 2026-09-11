--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b62066947224c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0c19de0f144a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757d0b0e5c5a4044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bdfbc586f14937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5d19304f7b43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757d0b0e5c5a4044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c97691fe95b459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bdfbc586f14937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>97,600</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,080</x:t>
-[...97 lines deleted...]
-          <x:t>98,100</x:t>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>04.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,020</x:t>
-[...333 lines deleted...]
-          <x:t>100,430</x:t>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>