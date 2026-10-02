--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0c19de0f144a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e45c34d77dd4f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69bdfbc586f14937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf6aa0c96ac4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c97691fe95b459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69bdfbc586f14937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b707a4ad3c84b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf6aa0c96ac4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>100,520</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,520</x:t>
-[...178 lines deleted...]
-          <x:t>100,120</x:t>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>99,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>100,220</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>98,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>