--- v8 (2026-10-02)
+++ v9 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e45c34d77dd4f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5242ce4c94004359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bf6aa0c96ac4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R503e9c7b0fbf4dfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b707a4ad3c84b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bf6aa0c96ac4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02a39f6f86f841db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R503e9c7b0fbf4dfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on RENK Group</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,180</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>99,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...48 lines deleted...]
-          <x:t>98,470</x:t>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,410</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>93,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>