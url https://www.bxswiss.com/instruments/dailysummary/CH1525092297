--- v0 (2026-04-22)
+++ v1 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29069a469d09488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486ba71462d349aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0c03f6fdb1f41a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee0c119398f4431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R473eed31be3545e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0c03f6fdb1f41a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181e3b9ae37e43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee0c119398f4431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...87 lines deleted...]
-          <x:t>102,190</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...38 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,325</x:t>
-[...225 lines deleted...]
-          <x:t>105,785</x:t>
+          <x:t>105,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>