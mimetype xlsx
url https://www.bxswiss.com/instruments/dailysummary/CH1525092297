--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486ba71462d349aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629b7ac896a145ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcee0c119398f4431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3e85e3cc51419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181e3b9ae37e43f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcee0c119398f4431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d5da0ead674551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3e85e3cc51419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>104,950</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,890</x:t>
-[...16 lines deleted...]
-          <x:t>105,410</x:t>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,410</x:t>
-[...183 lines deleted...]
-          <x:t>103,585</x:t>
+          <x:t>104,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>105,350</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>