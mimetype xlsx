--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629b7ac896a145ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984650ce094b40a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3e85e3cc51419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14589cd44334090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7d5da0ead674551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3e85e3cc51419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02edc396a58c4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14589cd44334090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,430</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,910</x:t>
-[...323 lines deleted...]
-          <x:t>103,110</x:t>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...113 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>105,220</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>