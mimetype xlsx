--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984650ce094b40a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e95f0ba9374233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14589cd44334090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b64a462daf04f78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02edc396a58c4435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14589cd44334090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2bc97f227d4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b64a462daf04f78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>104,275</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,235</x:t>
-[...87 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>105,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,680</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>104,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,885</x:t>
-[...156 lines deleted...]
-          <x:t>103,145</x:t>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,470</x:t>
-[...193 lines deleted...]
-          <x:t>104,520</x:t>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>