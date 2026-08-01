--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e95f0ba9374233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e359f76c6704aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b64a462daf04f78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada55171a4814844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2bc97f227d4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b64a462daf04f78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R955b21047d0e414e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada55171a4814844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.00% p.a. Barrier Reverse Convertible on Freeport-McMoRan</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>103,145</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,470</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>103,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,960</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>