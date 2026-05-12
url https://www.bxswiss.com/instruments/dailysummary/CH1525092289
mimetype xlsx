--- v0 (2026-04-22)
+++ v1 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e17cb124534686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d95861ad104898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc398d968ac38481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f8ac4d570e44b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bdf7a464e34074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc398d968ac38481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008c383a689c44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f8ac4d570e44b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...141 lines deleted...]
-          <x:t>103,295</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,810</x:t>
-[...220 lines deleted...]
-          <x:t>104,800</x:t>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>