--- v1 (2026-05-12)
+++ v2 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d95861ad104898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9608dfd289444c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f8ac4d570e44b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2cbe9d265cd442a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008c383a689c44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f8ac4d570e44b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0065fed64e7c491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2cbe9d265cd442a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>103,995</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...230 lines deleted...]
-          <x:t>103,935</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,750</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,750</x:t>
-[...58 lines deleted...]
-          <x:t>104,390</x:t>
+          <x:t>105,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>