--- v2 (2026-06-01)
+++ v3 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b9608dfd289444c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ed582385104e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2cbe9d265cd442a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd99215e3c714997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0065fed64e7c491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2cbe9d265cd442a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7596d0394747cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd99215e3c714997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>104,750</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,750</x:t>
-[...335 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>105,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,270</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>105,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,890</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>