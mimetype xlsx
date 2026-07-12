--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69ed582385104e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677ab9e82b0a40ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd99215e3c714997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1babda639aab47ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7596d0394747cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd99215e3c714997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b224820c674c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1babda639aab47ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>105,410</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,230</x:t>
-[...16 lines deleted...]
-          <x:t>105,450</x:t>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,410</x:t>
-[...80 lines deleted...]
-          <x:t>105,560</x:t>
+          <x:t>105,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>106,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>