--- v4 (2026-07-12)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677ab9e82b0a40ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6025821e8c4408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1babda639aab47ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8e203bb28745aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7b224820c674c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1babda639aab47ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc074e6c3c47246e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8e203bb28745aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,005</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>105,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,865</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,660</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>