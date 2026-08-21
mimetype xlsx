--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6025821e8c4408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062d58a7bb574a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8e203bb28745aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e106b63a2b4df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc074e6c3c47246e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8e203bb28745aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f61edf93c146ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e106b63a2b4df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>102,570</x:t>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,800</x:t>
-[...129 lines deleted...]
-          <x:t>102,940</x:t>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>103,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>