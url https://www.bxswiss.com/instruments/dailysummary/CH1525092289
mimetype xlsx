--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062d58a7bb574a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra43830175bc34655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7e106b63a2b4df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31a288ede294552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f61edf93c146ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7e106b63a2b4df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R142d7f731c624a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31a288ede294552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.60% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>