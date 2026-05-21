--- v0 (2026-04-27)
+++ v1 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb463b6cdf0f545f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87f2ba227974e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f6660e36d4e4993"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4facf478a6c44d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red1353f0555a418f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f6660e36d4e4993" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539bb4ff66524d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4facf478a6c44d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...218 lines deleted...]
-          <x:t>102,250</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,370</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>102,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,420</x:t>
-[...85 lines deleted...]
-          <x:t>102,070</x:t>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>