--- v1 (2026-05-21)
+++ v2 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re87f2ba227974e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf694e9709ae04f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4facf478a6c44d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4180775e8bb046ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539bb4ff66524d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4facf478a6c44d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173197cf90654510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4180775e8bb046ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,510</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,420</x:t>
-[...146 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,700</x:t>
-[...97 lines deleted...]
-          <x:t>102,780</x:t>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,780</x:t>
-[...259 lines deleted...]
-          <x:t>103,100</x:t>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>103,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>