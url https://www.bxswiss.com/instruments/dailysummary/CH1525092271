--- v2 (2026-06-10)
+++ v3 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf694e9709ae04f49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0747e0a0ce7344ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4180775e8bb046ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e116361b07a4737"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173197cf90654510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4180775e8bb046ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76318b3bb6224ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e116361b07a4737" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>102,890</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,860</x:t>
-[...43 lines deleted...]
-          <x:t>103,050</x:t>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,255</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>103,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,040</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>103,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,315</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>103,265</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>103,090</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>