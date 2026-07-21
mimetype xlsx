--- v3 (2026-06-30)
+++ v4 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0747e0a0ce7344ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a20060746e4d22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e116361b07a4737"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaea2138defc48aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76318b3bb6224ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e116361b07a4737" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ecea0bb8144fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaea2138defc48aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,285</x:t>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...167 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>103,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>