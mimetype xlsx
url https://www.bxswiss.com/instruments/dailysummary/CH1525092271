--- v4 (2026-07-21)
+++ v5 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a20060746e4d22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9576695c324b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaea2138defc48aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22fe21535e6b4bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ecea0bb8144fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaea2138defc48aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93cee96cec54111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22fe21535e6b4bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8.00% p.a. Barrier Reverse Convertible on UBS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...485 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>101,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>