--- v0 (2026-04-27)
+++ v1 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65a751d0ab004295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b056630c0064660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4535fffd24a34d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b840c10e69496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0579631da7254868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4535fffd24a34d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c3fc18d62d4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b840c10e69496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,705</x:t>
-[...26 lines deleted...]
-          <x:t>101,875</x:t>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>23.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,610</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>100,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>