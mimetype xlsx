--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b056630c0064660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25356fd10f54a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b840c10e69496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5b350ac7e542a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c3fc18d62d4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b840c10e69496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975e6439b047447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5b350ac7e542a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,800</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>102,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,690</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...232 lines deleted...]
-          <x:t>101,225</x:t>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,715</x:t>
-[...139 lines deleted...]
-          <x:t>99,800</x:t>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>