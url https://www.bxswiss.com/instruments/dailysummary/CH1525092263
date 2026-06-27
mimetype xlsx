--- v2 (2026-06-06)
+++ v3 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25356fd10f54a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ba479b1b374109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5b350ac7e542a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a0b30977054f1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R975e6439b047447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5b350ac7e542a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275da910828a4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a0b30977054f1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>101,115</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>103,425</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,450</x:t>
-[...242 lines deleted...]
-          <x:t>103,185</x:t>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>