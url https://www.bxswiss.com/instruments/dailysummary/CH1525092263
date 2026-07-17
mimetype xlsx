--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ba479b1b374109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041d17d6d6804bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a0b30977054f1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdebbc5bec2bd49b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275da910828a4ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a0b30977054f1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d71695028b64acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdebbc5bec2bd49b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>102,410</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,805</x:t>
-[...593 lines deleted...]
-          <x:t>102,340</x:t>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>