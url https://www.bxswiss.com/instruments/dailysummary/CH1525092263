--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R041d17d6d6804bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11ec982f8034142" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdebbc5bec2bd49b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd87d28000e24c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d71695028b64acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdebbc5bec2bd49b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e27713ebb4249a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd87d28000e24c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>