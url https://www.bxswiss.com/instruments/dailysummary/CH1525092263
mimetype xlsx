--- v5 (2026-08-06)
+++ v6 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11ec982f8034142" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20015f77f9224821" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd87d28000e24c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95e5e750e844932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e27713ebb4249a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd87d28000e24c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9952f5bb8b944d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95e5e750e844932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>