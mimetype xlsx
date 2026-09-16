--- v6 (2026-08-26)
+++ v7 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20015f77f9224821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7892e975a27449d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc95e5e750e844932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0a482ceb39b4f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9952f5bb8b944d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc95e5e750e844932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230ebab75010461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0a482ceb39b4f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.00% p.a. Barrier Reverse Convertible on IBM</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>99,230</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,490</x:t>
-[...11 lines deleted...]
-          <x:t>98,690</x:t>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,480</x:t>
-[...11 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,940</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,350</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>