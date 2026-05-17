--- v0 (2026-04-27)
+++ v1 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efc8ef2c39f4752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e59f4f3903424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra040710e2cd741a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a517f2cebd4ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df60c26a40e400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra040710e2cd741a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b937535dad4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a517f2cebd4ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,445 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,390</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,635</x:t>
-[...183 lines deleted...]
-          <x:t>103,445</x:t>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>101,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>