--- v1 (2026-05-17)
+++ v2 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e59f4f3903424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e1a6c5528b4e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31a517f2cebd4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827ceadab922472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45b937535dad4b6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31a517f2cebd4ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa199823c67a4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827ceadab922472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>103,445</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,390</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>