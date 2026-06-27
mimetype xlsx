--- v2 (2026-06-06)
+++ v3 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e1a6c5528b4e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5790fca55047de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R827ceadab922472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4efa93e92ddf4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa199823c67a4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R827ceadab922472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b449e8281a40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4efa93e92ddf4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>100,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>