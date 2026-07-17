--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5790fca55047de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb189f44e224626" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4efa93e92ddf4b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13be4b8e83eb4b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43b449e8281a40cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4efa93e92ddf4b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a3329fc80a468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13be4b8e83eb4b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,180</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,740</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,460</x:t>
-[...382 lines deleted...]
-          <x:t>96,020</x:t>
+          <x:t>97,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>