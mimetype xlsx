--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb189f44e224626" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d80f504ce444ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13be4b8e83eb4b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd1df01070c4540"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a3329fc80a468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13be4b8e83eb4b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8724a60fae4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd1df01070c4540" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,380</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...494 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,060</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>