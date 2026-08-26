--- v5 (2026-08-06)
+++ v6 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d80f504ce444ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194a988a460a45b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd1df01070c4540"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1448d45659184c43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8724a60fae4d20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd1df01070c4540" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101be9f136d74099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1448d45659184c43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>100,825</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,825</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>102,060</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,520</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>