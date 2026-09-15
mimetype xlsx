--- v6 (2026-08-26)
+++ v7 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194a988a460a45b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6157f5f1ba446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1448d45659184c43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ecfaddff5d4f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101be9f136d74099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1448d45659184c43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd380d3748b0d4da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ecfaddff5d4f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.00% p.a. Barrier Reverse Convertible on Adecco</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,395</x:t>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,285</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>103,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>103,365</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,265</x:t>
-[...80 lines deleted...]
-          <x:t>103,345</x:t>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>103,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,645</x:t>
-[...4 lines deleted...]
-          <x:t>103,555</x:t>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>