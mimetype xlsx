--- v7 (2026-09-15)
+++ v8 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6afcb2637f94edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3656feed2bf4e3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5736787d5d2547ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8168948b4e9e43a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70e8ba47b484dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5736787d5d2547ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a8053ce9e141bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8168948b4e9e43a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.40% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,145</x:t>
-[...80 lines deleted...]
-          <x:t>103,785</x:t>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>103,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,775</x:t>
-[...146 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>103,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>09.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>103,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>