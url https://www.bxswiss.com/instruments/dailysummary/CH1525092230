--- v8 (2026-10-06)
+++ v9 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3656feed2bf4e3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9775141bd1fd4eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8168948b4e9e43a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R490e8131b6b948f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a8053ce9e141bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8168948b4e9e43a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf040f83548c749bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R490e8131b6b948f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7.40% p.a. Barrier Reverse Convertible on ABB</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525092230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,460</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>