--- v0 (2026-04-17)
+++ v1 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b2f7eda6b848cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a93b89316542cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb72a2e77a6a41dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26d329e60a84953"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a7ea5a851004d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb72a2e77a6a41dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2747cacf1c314da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26d329e60a84953" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Copper CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...426 lines deleted...]
-          <x:t>49,118</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>