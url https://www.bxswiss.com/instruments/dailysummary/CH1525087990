--- v1 (2026-05-26)
+++ v2 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0a93b89316542cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829259fb0bed4379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc26d329e60a84953"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6da7abce4d4ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2747cacf1c314da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc26d329e60a84953" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe248d4b4a04e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6da7abce4d4ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Copper CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>48,405</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>50,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,405</x:t>
-[...269 lines deleted...]
-          <x:t>50,865</x:t>
+          <x:t>50,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>