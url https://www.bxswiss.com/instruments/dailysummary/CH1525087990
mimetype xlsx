--- v2 (2026-07-25)
+++ v3 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829259fb0bed4379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016c6e44ad94423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6da7abce4d4ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19d346de4854b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe248d4b4a04e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6da7abce4d4ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94438cbfd04d48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19d346de4854b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Copper CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>49,958</x:t>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,540</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>50,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,295</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>