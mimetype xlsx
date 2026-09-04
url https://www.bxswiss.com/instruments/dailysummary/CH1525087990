--- v3 (2026-08-14)
+++ v4 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016c6e44ad94423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62b017beeb44c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19d346de4854b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d6567d78a440b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94438cbfd04d48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19d346de4854b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d31e5408ab4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d6567d78a440b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Copper CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>50,205</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,720</x:t>
-[...107 lines deleted...]
-          <x:t>52,520</x:t>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>52,140</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>