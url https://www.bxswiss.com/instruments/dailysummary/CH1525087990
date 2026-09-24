--- v4 (2026-09-04)
+++ v5 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf62b017beeb44c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cdc46cf98b4af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d6567d78a440b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9460adfbd264ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3d31e5408ab4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d6567d78a440b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree940f2320a54da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9460adfbd264ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Copper CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,720</x:t>
-[...4 lines deleted...]
-          <x:t>52,050</x:t>
+          <x:t>52,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>51,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,400</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>51,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>