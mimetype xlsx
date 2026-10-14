--- v5 (2026-09-24)
+++ v6 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cdc46cf98b4af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620d20e94a734fe1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9460adfbd264ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21ada5a7a4c4ac3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree940f2320a54da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9460adfbd264ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879a767f30884014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21ada5a7a4c4ac3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Copper CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>51,870</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,340</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>52,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,660</x:t>
-[...21 lines deleted...]
-          <x:t>52,110</x:t>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...256 lines deleted...]
-          <x:t>53,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,900</x:t>
-[...269 lines deleted...]
-          <x:t>52,680</x:t>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>