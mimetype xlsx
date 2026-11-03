--- v6 (2026-10-14)
+++ v7 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620d20e94a734fe1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9023be966d845ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd21ada5a7a4c4ac3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1994f597cf3d41d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R879a767f30884014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd21ada5a7a4c4ac3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcec15ce7927b449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1994f597cf3d41d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ETP on Leonteq Copper CHF Hedged Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>50,355</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,285</x:t>
-[...200 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,680</x:t>
-[...16 lines deleted...]
-          <x:t>29.09.2026</x:t>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,620</x:t>
-[...70 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,490</x:t>
-[...198 lines deleted...]
-          <x:t>52,280</x:t>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>