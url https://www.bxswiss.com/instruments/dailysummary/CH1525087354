--- v0 (2026-04-08)
+++ v1 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98f4db2355b949d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1b1961cbad4ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef7b0484d614768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d22503e7a34160"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6caa297e1c994f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef7b0484d614768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1240bc6d9da14bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d22503e7a34160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,405 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...124 lines deleted...]
-          <x:t>97,540</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,610</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>98,990</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>99,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>