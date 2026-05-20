--- v1 (2026-04-28)
+++ v2 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea1b1961cbad4ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d69bcc4939e4f0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d22503e7a34160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re727c448f0c24a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1240bc6d9da14bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d22503e7a34160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0320d2d4d544aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re727c448f0c24a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,100</x:t>
-[...70 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,070</x:t>
-[...144 lines deleted...]
-          <x:t>102,350</x:t>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>