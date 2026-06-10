--- v2 (2026-05-20)
+++ v3 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d69bcc4939e4f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc782f98554484abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re727c448f0c24a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba47515694f459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0320d2d4d544aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re727c448f0c24a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d377f791134c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba47515694f459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>