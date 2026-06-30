--- v3 (2026-06-10)
+++ v4 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc782f98554484abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eddd6ddf6774800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba47515694f459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92de655a94ff4c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d377f791134c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba47515694f459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346d24c6b90b420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92de655a94ff4c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,765</x:t>
-[...97 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,535</x:t>
-[...58 lines deleted...]
-          <x:t>103,825</x:t>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>104,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>103,575</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>