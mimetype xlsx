--- v4 (2026-06-30)
+++ v5 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eddd6ddf6774800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1b3ba5d19d425a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92de655a94ff4c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56ac08970664ec2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R346d24c6b90b420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92de655a94ff4c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0e2a3223f44763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56ac08970664ec2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>104,005</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,355</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>