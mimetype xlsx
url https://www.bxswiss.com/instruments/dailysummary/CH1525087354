--- v5 (2026-07-21)
+++ v6 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf1b3ba5d19d425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6963b978d8664715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56ac08970664ec2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c584b92ce742d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d0e2a3223f44763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56ac08970664ec2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e787a0972e49c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c584b92ce742d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1525087354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,635</x:t>
-[...166 lines deleted...]
-          <x:t>101,525</x:t>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>101,855</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>